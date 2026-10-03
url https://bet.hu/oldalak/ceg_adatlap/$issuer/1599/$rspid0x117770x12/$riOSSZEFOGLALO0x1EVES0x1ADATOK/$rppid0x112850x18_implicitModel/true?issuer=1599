--- v1 (2026-05-19)
+++ v2 (2026-10-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="43">
   <si>
     <t>Összefoglaló éves adatok - MOL Nyrt.</t>
   </si>
   <si>
     <t>Auditált, Konszolidált, IFRS; Üzleti év: Január 1 - December 31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2005 (1)</t>
   </si>
   <si>
     <t>2006 (1)</t>
   </si>
   <si>
     <t>2007 (1)</t>
   </si>
   <si>
     <t>2008 (2)</t>
   </si>
   <si>
     <t>2009 (2)</t>
   </si>
   <si>
@@ -893,52 +893,52 @@
       </c>
       <c r="N12" t="n" s="12">
         <v>127.5</v>
       </c>
       <c r="O12" t="n" s="12">
         <v>142.44</v>
       </c>
       <c r="P12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="Q12" t="n" s="12">
         <v>95.02</v>
       </c>
       <c r="R12" t="n" s="12">
         <v>302.62</v>
       </c>
       <c r="S12" t="n" s="12">
         <v>354.26</v>
       </c>
       <c r="T12" t="n" s="12">
         <v>249.98</v>
       </c>
       <c r="U12" t="n" s="12">
         <v>275.0</v>
       </c>
-      <c r="V12" t="s" s="12">
-        <v>2</v>
+      <c r="V12" t="n" s="12">
+        <v>317.58</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="n" s="13">
         <v>1344176.0</v>
       </c>
       <c r="C13" t="n" s="13">
         <v>1301035.0</v>
       </c>
       <c r="D13" t="n" s="13">
         <v>1544236.0</v>
       </c>
       <c r="E13" t="n" s="13">
         <v>191402.0</v>
       </c>
       <c r="F13" t="n" s="13">
         <v>3129801.0</v>
       </c>
       <c r="G13" t="n" s="13">
         <v>3143711.0</v>
       </c>
       <c r="H13" t="n" s="13">