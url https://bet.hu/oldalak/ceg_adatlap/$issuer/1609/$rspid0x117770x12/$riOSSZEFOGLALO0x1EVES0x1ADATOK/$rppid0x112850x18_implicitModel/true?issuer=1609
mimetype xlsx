--- v0 (2025-11-07)
+++ v1 (2026-05-10)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="42">
   <si>
     <t>Összefoglaló éves adatok - PannErgy Nyrt.</t>
   </si>
   <si>
     <t>Auditált, Konszolidált, IFRS; Üzleti év: Január 1 - December 31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2005 (1)</t>
   </si>
   <si>
     <t>2006 (1)</t>
   </si>
   <si>
     <t>2007 (1)</t>
   </si>
   <si>
     <t>2008 (1)</t>
   </si>
   <si>
     <t>2009 (2)</t>
   </si>
   <si>
@@ -72,50 +72,53 @@
     <t>2016 (2)</t>
   </si>
   <si>
     <t>2017 (2)</t>
   </si>
   <si>
     <t>2018 (2)</t>
   </si>
   <si>
     <t>2019 (2)</t>
   </si>
   <si>
     <t>2020 (2)</t>
   </si>
   <si>
     <t>2021 (2)</t>
   </si>
   <si>
     <t>2022 (2)</t>
   </si>
   <si>
     <t>2023 (3)</t>
   </si>
   <si>
     <t>2024 (3)</t>
+  </si>
+  <si>
+    <t>2025 (3)</t>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>(millió HUF)</t>
   </si>
   <si>
     <t>Árbevétel</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Egy (törzs)részvényre jutó osztalék</t>
   </si>
@@ -239,76 +242,77 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:U24"/>
+  <dimension ref="A1:V24"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="38.12109375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="11.77734375" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="11.77734375" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -338,116 +342,122 @@
       </c>
       <c r="M4" t="s" s="1">
         <v>14</v>
       </c>
       <c r="N4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="O4" t="s" s="1">
         <v>16</v>
       </c>
       <c r="P4" t="s" s="1">
         <v>17</v>
       </c>
       <c r="Q4" t="s" s="1">
         <v>18</v>
       </c>
       <c r="R4" t="s" s="1">
         <v>19</v>
       </c>
       <c r="S4" t="s" s="1">
         <v>20</v>
       </c>
       <c r="T4" t="s" s="1">
         <v>21</v>
       </c>
+      <c r="U4" t="s" s="1">
+        <v>22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
+      </c>
+      <c r="U5" t="s" s="2">
+        <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6" t="n" s="3">
         <v>2.6022774E7</v>
       </c>
       <c r="C6" t="n" s="3">
         <v>1.6172299E7</v>
       </c>
       <c r="D6" t="n" s="3">
         <v>1.3458035E7</v>
       </c>
       <c r="E6" t="n" s="3">
         <v>1.3063269E7</v>
       </c>
       <c r="F6" t="n" s="3">
         <v>1.266711E7</v>
       </c>
       <c r="G6" t="n" s="3">
         <v>1.5193689E7</v>
       </c>
       <c r="H6" t="n" s="3">
         <v>1.9039342E7</v>
       </c>
       <c r="I6" t="n" s="3">
         <v>755418.0</v>
       </c>
@@ -462,54 +472,57 @@
       </c>
       <c r="M6" t="n" s="3">
         <v>4699211.0</v>
       </c>
       <c r="N6" t="n" s="3">
         <v>4679096.0</v>
       </c>
       <c r="O6" t="n" s="3">
         <v>5647921.0</v>
       </c>
       <c r="P6" t="n" s="3">
         <v>5922505.0</v>
       </c>
       <c r="Q6" t="n" s="3">
         <v>6439.0</v>
       </c>
       <c r="R6" t="n" s="3">
         <v>7145.0</v>
       </c>
       <c r="S6" t="n" s="3">
         <v>9668.0</v>
       </c>
       <c r="T6" t="n" s="3">
         <v>8140.0</v>
       </c>
+      <c r="U6" t="n" s="3">
+        <v>8748.0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7" t="n" s="7">
         <v>239995.0</v>
       </c>
       <c r="C7" t="n" s="7">
         <v>339978.0</v>
       </c>
       <c r="D7" t="n" s="7">
         <v>-365688.0</v>
       </c>
       <c r="E7" t="n" s="7">
         <v>516457.0</v>
       </c>
       <c r="F7" t="n" s="7">
         <v>292013.0</v>
       </c>
       <c r="G7" t="n" s="7">
         <v>755793.0</v>
       </c>
       <c r="H7" t="n" s="7">
         <v>1436711.0</v>
       </c>
       <c r="I7" t="n" s="7">
         <v>-548666.0</v>
       </c>
@@ -524,54 +537,57 @@
       </c>
       <c r="M7" t="n" s="7">
         <v>922990.0</v>
       </c>
       <c r="N7" t="n" s="7">
         <v>906128.0</v>
       </c>
       <c r="O7" t="n" s="7">
         <v>1197680.0</v>
       </c>
       <c r="P7" t="n" s="7">
         <v>1075465.0</v>
       </c>
       <c r="Q7" t="n" s="7">
         <v>1283.0</v>
       </c>
       <c r="R7" t="n" s="7">
         <v>1896.0</v>
       </c>
       <c r="S7" t="n" s="7">
         <v>2078.0</v>
       </c>
       <c r="T7" t="n" s="7">
         <v>1843.0</v>
       </c>
+      <c r="U7" t="n" s="7">
+        <v>1859.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8" t="n" s="8">
         <v>-309852.0</v>
       </c>
       <c r="C8" t="n" s="8">
         <v>711570.0</v>
       </c>
       <c r="D8" t="n" s="8">
         <v>775005.0</v>
       </c>
       <c r="E8" t="n" s="8">
         <v>-3198940.0</v>
       </c>
       <c r="F8" t="n" s="8">
         <v>-239159.0</v>
       </c>
       <c r="G8" t="n" s="8">
         <v>-665070.0</v>
       </c>
       <c r="H8" t="n" s="8">
         <v>-307014.0</v>
       </c>
       <c r="I8" t="n" s="8">
         <v>161212.0</v>
       </c>
@@ -586,54 +602,57 @@
       </c>
       <c r="M8" t="n" s="8">
         <v>-297453.0</v>
       </c>
       <c r="N8" t="n" s="8">
         <v>-380966.0</v>
       </c>
       <c r="O8" t="n" s="8">
         <v>-415998.0</v>
       </c>
       <c r="P8" t="n" s="8">
         <v>-813452.0</v>
       </c>
       <c r="Q8" t="n" s="8">
         <v>-319.0</v>
       </c>
       <c r="R8" t="n" s="8">
         <v>-480.0</v>
       </c>
       <c r="S8" t="n" s="8">
         <v>-241.0</v>
       </c>
       <c r="T8" t="n" s="8">
         <v>-356.0</v>
       </c>
+      <c r="U8" t="n" s="8">
+        <v>-134.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9" t="n" s="9">
         <v>-69857.0</v>
       </c>
       <c r="C9" t="n" s="9">
         <v>1051548.0</v>
       </c>
       <c r="D9" t="n" s="9">
         <v>409317.0</v>
       </c>
       <c r="E9" t="n" s="9">
         <v>-2682483.0</v>
       </c>
       <c r="F9" t="n" s="9">
         <v>52854.0</v>
       </c>
       <c r="G9" t="n" s="9">
         <v>90723.0</v>
       </c>
       <c r="H9" t="n" s="9">
         <v>1129697.0</v>
       </c>
       <c r="I9" t="n" s="9">
         <v>-387454.0</v>
       </c>
@@ -648,54 +667,57 @@
       </c>
       <c r="M9" t="n" s="9">
         <v>625537.0</v>
       </c>
       <c r="N9" t="n" s="9">
         <v>525162.0</v>
       </c>
       <c r="O9" t="n" s="9">
         <v>781682.0</v>
       </c>
       <c r="P9" t="n" s="9">
         <v>262013.0</v>
       </c>
       <c r="Q9" t="n" s="9">
         <v>964.0</v>
       </c>
       <c r="R9" t="n" s="9">
         <v>1416.0</v>
       </c>
       <c r="S9" t="n" s="9">
         <v>1837.0</v>
       </c>
       <c r="T9" t="n" s="9">
         <v>1487.0</v>
       </c>
+      <c r="U9" t="n" s="9">
+        <v>1725.0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10" t="n" s="10">
         <v>-253104.0</v>
       </c>
       <c r="C10" t="n" s="10">
         <v>893016.0</v>
       </c>
       <c r="D10" t="n" s="10">
         <v>288988.0</v>
       </c>
       <c r="E10" t="n" s="10">
         <v>-2709653.0</v>
       </c>
       <c r="F10" t="n" s="10">
         <v>15247.0</v>
       </c>
       <c r="G10" t="n" s="10">
         <v>18187.0</v>
       </c>
       <c r="H10" t="n" s="10">
         <v>1014182.0</v>
       </c>
       <c r="I10" t="n" s="10">
         <v>-463244.0</v>
       </c>
@@ -710,54 +732,57 @@
       </c>
       <c r="M10" t="n" s="10">
         <v>487860.0</v>
       </c>
       <c r="N10" t="n" s="10">
         <v>433652.0</v>
       </c>
       <c r="O10" t="n" s="10">
         <v>728336.0</v>
       </c>
       <c r="P10" t="n" s="10">
         <v>236278.0</v>
       </c>
       <c r="Q10" t="n" s="10">
         <v>897.0</v>
       </c>
       <c r="R10" t="n" s="10">
         <v>1310.0</v>
       </c>
       <c r="S10" t="n" s="10">
         <v>1716.0</v>
       </c>
       <c r="T10" t="n" s="10">
         <v>1405.0</v>
       </c>
+      <c r="U10" t="n" s="10">
+        <v>1707.0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="C11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="D11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="E11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="F11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="G11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="H11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="I11" t="n" s="12">
         <v>0.0</v>
       </c>
@@ -772,54 +797,57 @@
       </c>
       <c r="M11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="N11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="O11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="P11" t="n" s="12">
         <v>15.0</v>
       </c>
       <c r="Q11" t="n" s="12">
         <v>18.11</v>
       </c>
       <c r="R11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="S11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="T11" t="s" s="12">
         <v>2</v>
       </c>
+      <c r="U11" t="s" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" t="n" s="13">
         <v>1.108509E7</v>
       </c>
       <c r="C12" t="n" s="13">
         <v>1.0169475E7</v>
       </c>
       <c r="D12" t="n" s="13">
         <v>1.0842423E7</v>
       </c>
       <c r="E12" t="n" s="13">
         <v>1.0439189E7</v>
       </c>
       <c r="F12" t="n" s="13">
         <v>1.0345598E7</v>
       </c>
       <c r="G12" t="n" s="13">
         <v>1.1802075E7</v>
       </c>
       <c r="H12" t="n" s="13">
         <v>8367003.0</v>
       </c>
       <c r="I12" t="n" s="13">
         <v>1.2161027E7</v>
       </c>
@@ -834,54 +862,57 @@
       </c>
       <c r="M12" t="n" s="13">
         <v>2.1633193E7</v>
       </c>
       <c r="N12" t="n" s="13">
         <v>2.2780107E7</v>
       </c>
       <c r="O12" t="n" s="13">
         <v>2.3178868E7</v>
       </c>
       <c r="P12" t="n" s="13">
         <v>2.3633543E7</v>
       </c>
       <c r="Q12" t="n" s="13">
         <v>22933.0</v>
       </c>
       <c r="R12" t="n" s="13">
         <v>22695.0</v>
       </c>
       <c r="S12" t="n" s="13">
         <v>22076.0</v>
       </c>
       <c r="T12" t="n" s="13">
         <v>23881.0</v>
       </c>
+      <c r="U12" t="n" s="13">
+        <v>23457.0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13" t="n" s="18">
         <v>421093.0</v>
       </c>
       <c r="C13" t="n" s="18">
         <v>421093.0</v>
       </c>
       <c r="D13" t="n" s="18">
         <v>421093.0</v>
       </c>
       <c r="E13" t="n" s="18">
         <v>421093.0</v>
       </c>
       <c r="F13" t="n" s="18">
         <v>421093.0</v>
       </c>
       <c r="G13" t="n" s="18">
         <v>421093.0</v>
       </c>
       <c r="H13" t="n" s="18">
         <v>421093.0</v>
       </c>
       <c r="I13" t="n" s="18">
         <v>421093.0</v>
       </c>
@@ -896,54 +927,57 @@
       </c>
       <c r="M13" t="n" s="18">
         <v>421093.0</v>
       </c>
       <c r="N13" t="n" s="18">
         <v>421093.0</v>
       </c>
       <c r="O13" t="n" s="18">
         <v>421093.0</v>
       </c>
       <c r="P13" t="n" s="18">
         <v>421093.0</v>
       </c>
       <c r="Q13" t="n" s="18">
         <v>421.0</v>
       </c>
       <c r="R13" t="n" s="18">
         <v>400.0</v>
       </c>
       <c r="S13" t="n" s="18">
         <v>400.0</v>
       </c>
       <c r="T13" t="n" s="18">
         <v>360.0</v>
       </c>
+      <c r="U13" t="n" s="18">
+        <v>320.0</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14" t="n" s="19">
         <v>1.316952E7</v>
       </c>
       <c r="C14" t="n" s="19">
         <v>1.2357462E7</v>
       </c>
       <c r="D14" t="n" s="19">
         <v>1.2469445E7</v>
       </c>
       <c r="E14" t="n" s="19">
         <v>1.0197035E7</v>
       </c>
       <c r="F14" t="n" s="19">
         <v>9460582.0</v>
       </c>
       <c r="G14" t="n" s="19">
         <v>1.0494239E7</v>
       </c>
       <c r="H14" t="n" s="19">
         <v>1.093664E7</v>
       </c>
       <c r="I14" t="n" s="19">
         <v>1.0396041E7</v>
       </c>
@@ -958,54 +992,57 @@
       </c>
       <c r="M14" t="n" s="19">
         <v>9024383.0</v>
       </c>
       <c r="N14" t="n" s="19">
         <v>9866857.0</v>
       </c>
       <c r="O14" t="n" s="19">
         <v>1.0213948E7</v>
       </c>
       <c r="P14" t="n" s="19">
         <v>9746789.0</v>
       </c>
       <c r="Q14" t="n" s="19">
         <v>9980.0</v>
       </c>
       <c r="R14" t="n" s="19">
         <v>10534.0</v>
       </c>
       <c r="S14" t="n" s="19">
         <v>11458.0</v>
       </c>
       <c r="T14" t="n" s="19">
         <v>12564.0</v>
       </c>
+      <c r="U14" t="n" s="19">
+        <v>11729.0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15" t="n" s="20">
         <v>2.3099788E7</v>
       </c>
       <c r="C15" t="n" s="20">
         <v>1.9120267E7</v>
       </c>
       <c r="D15" t="n" s="20">
         <v>2.2259168E7</v>
       </c>
       <c r="E15" t="n" s="20">
         <v>1.8536205E7</v>
       </c>
       <c r="F15" t="n" s="20">
         <v>1.7362622E7</v>
       </c>
       <c r="G15" t="n" s="20">
         <v>1.9492836E7</v>
       </c>
       <c r="H15" t="n" s="20">
         <v>1.4157903E7</v>
       </c>
       <c r="I15" t="n" s="20">
         <v>1.5880456E7</v>
       </c>
@@ -1020,54 +1057,57 @@
       </c>
       <c r="M15" t="n" s="20">
         <v>2.5022736E7</v>
       </c>
       <c r="N15" t="n" s="20">
         <v>2.5810702E7</v>
       </c>
       <c r="O15" t="n" s="20">
         <v>2.5973783E7</v>
       </c>
       <c r="P15" t="n" s="20">
         <v>2.6733015E7</v>
       </c>
       <c r="Q15" t="n" s="20">
         <v>26883.0</v>
       </c>
       <c r="R15" t="n" s="20">
         <v>27331.0</v>
       </c>
       <c r="S15" t="n" s="20">
         <v>26252.0</v>
       </c>
       <c r="T15" t="n" s="20">
         <v>28683.0</v>
       </c>
+      <c r="U15" t="n" s="20">
+        <v>26951.0</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16" t="n" s="21">
         <v>1272.0</v>
       </c>
       <c r="C16" t="n" s="21">
         <v>673.0</v>
       </c>
       <c r="D16" t="n" s="21">
         <v>675.0</v>
       </c>
       <c r="E16" t="n" s="21">
         <v>549.0</v>
       </c>
       <c r="F16" t="n" s="21">
         <v>581.0</v>
       </c>
       <c r="G16" t="n" s="21">
         <v>657.0</v>
       </c>
       <c r="H16" t="n" s="21">
         <v>27.0</v>
       </c>
       <c r="I16" t="n" s="21">
         <v>39.0</v>
       </c>
@@ -1082,80 +1122,83 @@
       </c>
       <c r="M16" t="n" s="21">
         <v>20.0</v>
       </c>
       <c r="N16" t="n" s="21">
         <v>18.0</v>
       </c>
       <c r="O16" t="n" s="21">
         <v>17.0</v>
       </c>
       <c r="P16" t="n" s="21">
         <v>18.0</v>
       </c>
       <c r="Q16" t="n" s="21">
         <v>18.0</v>
       </c>
       <c r="R16" t="n" s="21">
         <v>14.0</v>
       </c>
       <c r="S16" t="n" s="21">
         <v>17.0</v>
       </c>
       <c r="T16" t="n" s="21">
         <v>13.0</v>
       </c>
+      <c r="U16" t="n" s="21">
+        <v>13.0</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B19:T19"/>
-[...4 lines deleted...]
-    <mergeCell ref="A24:T24"/>
+    <mergeCell ref="B19:U19"/>
+    <mergeCell ref="B20:U20"/>
+    <mergeCell ref="B21:U21"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A24:U24"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>