--- v1 (2026-06-24)
+++ v2 (2026-10-18)
@@ -622,51 +622,51 @@
       <c r="N8" t="n" s="8">
         <v>-8338.0</v>
       </c>
       <c r="O8" t="n" s="8">
         <v>-2142.0</v>
       </c>
       <c r="P8" t="n" s="8">
         <v>10294.0</v>
       </c>
       <c r="Q8" t="n" s="8">
         <v>-825.0</v>
       </c>
       <c r="R8" t="n" s="8">
         <v>7633.0</v>
       </c>
       <c r="S8" t="n" s="8">
         <v>5958.0</v>
       </c>
       <c r="T8" t="n" s="8">
         <v>-23958.0</v>
       </c>
       <c r="U8" t="n" s="8">
         <v>12902.0</v>
       </c>
       <c r="V8" t="n" s="8">
-        <v>-1079200.0</v>
+        <v>-10792.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="n" s="9">
         <v>46486.0</v>
       </c>
       <c r="C9" t="n" s="9">
         <v>52113.0</v>
       </c>
       <c r="D9" t="n" s="9">
         <v>35780.0</v>
       </c>
       <c r="E9" t="n" s="9">
         <v>43453.0</v>
       </c>
       <c r="F9" t="n" s="9">
         <v>53882.0</v>
       </c>
       <c r="G9" t="n" s="9">
         <v>67776.0</v>
       </c>
       <c r="H9" t="n" s="9">