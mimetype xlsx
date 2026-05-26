--- v0 (2025-11-05)
+++ v1 (2026-05-26)
@@ -6,61 +6,67 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="131">
   <si>
     <t>Évközi jelentések pénzügyi adatai - Delta Group Nyrt.</t>
   </si>
   <si>
     <t>Nem auditált, konszolidált, nemzetközi számviteli elvek (IFRS) alapján</t>
   </si>
   <si>
     <t>Eredménykimutatás főbb adatai P&amp;L</t>
   </si>
   <si>
+    <t>2025. júl. - 2025. dec. (1)</t>
+  </si>
+  <si>
+    <t>2024. júl. - 2024. dec. (1)</t>
+  </si>
+  <si>
     <t>2023. júl. - 2023. dec. (1)</t>
   </si>
   <si>
     <t>2022. júl. - 2022. dec. (2)</t>
   </si>
   <si>
     <t>2021. júl. - 2021. dec. (2)</t>
   </si>
   <si>
     <t>2020. júl. - 2020. dec. (2)</t>
   </si>
   <si>
     <t>2019. jan. - 2019. jún. (2)</t>
   </si>
   <si>
     <t>2018. jan. - 2018. jún. (3)</t>
   </si>
   <si>
     <t>2017. jan. - 2017. jún. (3)</t>
   </si>
   <si>
     <t>2016. jan. - 2016. jún. (4)</t>
   </si>
   <si>
     <t>2016. jan. - 2016. márc. (4)</t>
@@ -174,50 +180,56 @@
     <t>2006. jan. - 2006. jún. (7)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>Értékesítés nettó árbevétele</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Mérleg főbb adatai</t>
+  </si>
+  <si>
+    <t>2025. dec. 31.</t>
+  </si>
+  <si>
+    <t>2024. dec. 31.</t>
   </si>
   <si>
     <t>2023. dec. 31.</t>
   </si>
   <si>
     <t>2022. dec. 31.</t>
   </si>
   <si>
     <t>2021. dec. 31.</t>
   </si>
   <si>
     <t>2020. dec. 31.</t>
   </si>
   <si>
     <t>2019. jún. 30.</t>
   </si>
   <si>
     <t>2018. jún. 30.</t>
   </si>
   <si>
     <t>2017. jún. 30.</t>
   </si>
   <si>
     <t>2016. jún. 30.</t>
   </si>
@@ -527,102 +539,104 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AU37"/>
+  <dimension ref="A1:AW37"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="38.12109375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="24.35546875" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="24.35546875" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="24.35546875" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="24.35546875" customWidth="true" bestFit="true"/>
-    <col min="6" max="6" width="24.50390625" customWidth="true" bestFit="true"/>
-    <col min="7" max="7" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="24.35546875" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="24.35546875" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="24.50390625" customWidth="true" bestFit="true"/>
-    <col min="10" max="10" width="26.34375" customWidth="true" bestFit="true"/>
-[...35 lines deleted...]
-    <col min="46" max="46" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="10" max="10" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="26.63671875" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="25" max="25" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="27" max="27" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="29" max="29" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="30" max="30" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="31" max="31" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="32" max="32" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="33" max="33" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="34" max="34" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="35" max="35" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="36" max="36" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="37" max="37" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="38" max="38" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="39" max="39" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="40" max="40" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="41" max="41" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="42" max="42" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="43" max="43" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="44" max="44" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="45" max="45" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="46" max="46" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="47" max="47" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="48" max="48" width="24.50390625" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -730,2916 +744,3042 @@
       </c>
       <c r="AM4" t="s" s="1">
         <v>40</v>
       </c>
       <c r="AN4" t="s" s="1">
         <v>41</v>
       </c>
       <c r="AO4" t="s" s="1">
         <v>42</v>
       </c>
       <c r="AP4" t="s" s="1">
         <v>43</v>
       </c>
       <c r="AQ4" t="s" s="1">
         <v>44</v>
       </c>
       <c r="AR4" t="s" s="1">
         <v>45</v>
       </c>
       <c r="AS4" t="s" s="1">
         <v>46</v>
       </c>
       <c r="AT4" t="s" s="1">
         <v>47</v>
       </c>
+      <c r="AU4" t="s" s="1">
+        <v>48</v>
+      </c>
+      <c r="AV4" t="s" s="1">
+        <v>49</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="X5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Y5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Z5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AA5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AB5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AC5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AD5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AE5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AG5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AH5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AI5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AJ5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AK5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AL5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AM5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AN5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AO5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AP5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AQ5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AR5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AS5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AT5" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
+      </c>
+      <c r="AU5" t="s" s="2">
+        <v>51</v>
+      </c>
+      <c r="AV5" t="s" s="2">
+        <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>1.2282035E7</v>
+      </c>
+      <c r="C6" t="n" s="3">
+        <v>1.6154921E7</v>
+      </c>
+      <c r="D6" t="n" s="3">
         <v>1.7248825E7</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>1.0933601E7</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>6373014.0</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>7700463.0</v>
       </c>
-      <c r="F6" t="n" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="H6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="I6" t="n" s="3">
+        <v>0.0</v>
+      </c>
+      <c r="J6" t="n" s="3">
+        <v>0.0</v>
+      </c>
+      <c r="K6" t="n" s="3">
         <v>1500.0</v>
       </c>
-      <c r="J6" t="n" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="L6" t="n" s="3">
-        <v>25100.0</v>
+        <v>0.0</v>
       </c>
       <c r="M6" t="n" s="3">
         <v>25100.0</v>
       </c>
       <c r="N6" t="n" s="3">
+        <v>25100.0</v>
+      </c>
+      <c r="O6" t="n" s="3">
+        <v>25100.0</v>
+      </c>
+      <c r="P6" t="n" s="3">
         <v>184668.0</v>
       </c>
-      <c r="O6" t="n" s="3">
+      <c r="Q6" t="n" s="3">
         <v>131433.0</v>
       </c>
-      <c r="P6" t="n" s="3">
+      <c r="R6" t="n" s="3">
         <v>54837.0</v>
       </c>
-      <c r="Q6" t="n" s="3">
+      <c r="S6" t="n" s="3">
         <v>363965.0</v>
       </c>
-      <c r="R6" t="n" s="3">
+      <c r="T6" t="n" s="3">
         <v>238411.0</v>
       </c>
-      <c r="S6" t="n" s="3">
+      <c r="U6" t="n" s="3">
         <v>100443.0</v>
       </c>
-      <c r="T6" t="n" s="3">
+      <c r="V6" t="n" s="3">
         <v>1071182.0</v>
       </c>
-      <c r="U6" t="n" s="3">
+      <c r="W6" t="n" s="3">
         <v>674648.0</v>
       </c>
-      <c r="V6" t="n" s="3">
+      <c r="X6" t="n" s="3">
         <v>475621.0</v>
       </c>
-      <c r="W6" t="n" s="3">
+      <c r="Y6" t="n" s="3">
         <v>388068.0</v>
       </c>
-      <c r="X6" t="n" s="3">
+      <c r="Z6" t="n" s="3">
         <v>6472742.0</v>
       </c>
-      <c r="Y6" t="n" s="3">
+      <c r="AA6" t="n" s="3">
         <v>6071339.0</v>
       </c>
-      <c r="Z6" t="n" s="3">
+      <c r="AB6" t="n" s="3">
         <v>1187210.0</v>
       </c>
-      <c r="AA6" t="n" s="3">
+      <c r="AC6" t="n" s="3">
         <v>549249.0</v>
       </c>
-      <c r="AB6" t="n" s="3">
+      <c r="AD6" t="n" s="3">
         <v>8380407.0</v>
       </c>
-      <c r="AC6" t="n" s="3">
+      <c r="AE6" t="n" s="3">
         <v>2516161.0</v>
       </c>
-      <c r="AD6" t="n" s="3">
+      <c r="AF6" t="n" s="3">
         <v>1640749.0</v>
       </c>
-      <c r="AE6" t="n" s="3">
+      <c r="AG6" t="n" s="3">
         <v>695762.0</v>
       </c>
-      <c r="AF6" t="n" s="3">
+      <c r="AH6" t="n" s="3">
         <v>2113760.0</v>
       </c>
-      <c r="AG6" t="n" s="3">
+      <c r="AI6" t="n" s="3">
         <v>1269793.0</v>
       </c>
-      <c r="AH6" t="n" s="3">
+      <c r="AJ6" t="n" s="3">
         <v>860207.0</v>
       </c>
-      <c r="AI6" t="n" s="3">
+      <c r="AK6" t="n" s="3">
         <v>923382.0</v>
       </c>
-      <c r="AJ6" t="n" s="3">
+      <c r="AL6" t="n" s="3">
         <v>6447282.0</v>
       </c>
-      <c r="AK6" t="n" s="3">
+      <c r="AM6" t="n" s="3">
         <v>1833369.0</v>
       </c>
-      <c r="AL6" t="n" s="3">
+      <c r="AN6" t="n" s="3">
         <v>1129847.0</v>
       </c>
-      <c r="AM6" t="n" s="3">
+      <c r="AO6" t="n" s="3">
         <v>1065243.0</v>
       </c>
-      <c r="AN6" t="n" s="3">
+      <c r="AP6" t="n" s="3">
         <v>4374224.0</v>
       </c>
-      <c r="AO6" t="n" s="3">
+      <c r="AQ6" t="n" s="3">
         <v>2841906.0</v>
       </c>
-      <c r="AP6" t="n" s="3">
+      <c r="AR6" t="n" s="3">
         <v>1714844.0</v>
       </c>
-      <c r="AQ6" t="n" s="3">
+      <c r="AS6" t="n" s="3">
         <v>613443.0</v>
       </c>
-      <c r="AR6" t="n" s="3">
+      <c r="AT6" t="n" s="3">
         <v>1689444.0</v>
       </c>
-      <c r="AS6" t="n" s="3">
+      <c r="AU6" t="n" s="3">
         <v>1212287.0</v>
       </c>
-      <c r="AT6" t="n" s="3">
+      <c r="AV6" t="n" s="3">
         <v>757828.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>-55324.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
+        <v>1220898.0</v>
+      </c>
+      <c r="D7" t="n" s="7">
         <v>1950608.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>176965.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>-268827.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>22953.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>-55036.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>4287618.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>-9738.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>-58113.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>-29791.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>-46893.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>-25202.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>7912.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>-192790.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>-128977.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>-68105.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>-229881.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>-147821.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>-100310.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>-279684.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>-293628.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>-250250.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="Y7" t="n" s="7">
         <v>-164102.0</v>
       </c>
-      <c r="X7" t="n" s="7">
+      <c r="Z7" t="n" s="7">
         <v>-462898.0</v>
       </c>
-      <c r="Y7" t="n" s="7">
+      <c r="AA7" t="n" s="7">
         <v>-288172.0</v>
       </c>
-      <c r="Z7" t="n" s="7">
+      <c r="AB7" t="n" s="7">
         <v>-332436.0</v>
       </c>
-      <c r="AA7" t="n" s="7">
+      <c r="AC7" t="n" s="7">
         <v>-252860.0</v>
       </c>
-      <c r="AB7" t="n" s="7">
+      <c r="AD7" t="n" s="7">
         <v>-190010.0</v>
       </c>
-      <c r="AC7" t="n" s="7">
+      <c r="AE7" t="n" s="7">
         <v>-399008.0</v>
       </c>
-      <c r="AD7" t="n" s="7">
+      <c r="AF7" t="n" s="7">
         <v>-278656.0</v>
       </c>
-      <c r="AE7" t="n" s="7">
+      <c r="AG7" t="n" s="7">
         <v>-420736.0</v>
       </c>
-      <c r="AF7" t="n" s="7">
+      <c r="AH7" t="n" s="7">
         <v>-786821.0</v>
       </c>
-      <c r="AG7" t="n" s="7">
+      <c r="AI7" t="n" s="7">
         <v>-624575.0</v>
       </c>
-      <c r="AH7" t="n" s="7">
+      <c r="AJ7" t="n" s="7">
         <v>-545268.0</v>
       </c>
-      <c r="AI7" t="n" s="7">
+      <c r="AK7" t="n" s="7">
         <v>-430686.0</v>
       </c>
-      <c r="AJ7" t="n" s="7">
+      <c r="AL7" t="n" s="7">
         <v>309077.0</v>
       </c>
-      <c r="AK7" t="n" s="7">
+      <c r="AM7" t="n" s="7">
         <v>-215298.0</v>
       </c>
-      <c r="AL7" t="n" s="7">
+      <c r="AN7" t="n" s="7">
         <v>-115222.0</v>
       </c>
-      <c r="AM7" t="n" s="7">
+      <c r="AO7" t="n" s="7">
         <v>-12425.0</v>
       </c>
-      <c r="AN7" t="n" s="7">
+      <c r="AP7" t="n" s="7">
         <v>208209.0</v>
       </c>
-      <c r="AO7" t="n" s="7">
+      <c r="AQ7" t="n" s="7">
         <v>84770.0</v>
       </c>
-      <c r="AP7" t="n" s="7">
+      <c r="AR7" t="n" s="7">
         <v>48124.0</v>
       </c>
-      <c r="AQ7" t="n" s="7">
+      <c r="AS7" t="n" s="7">
         <v>28003.0</v>
       </c>
-      <c r="AR7" t="n" s="7">
+      <c r="AT7" t="n" s="7">
         <v>-218772.0</v>
       </c>
-      <c r="AS7" t="n" s="7">
+      <c r="AU7" t="n" s="7">
         <v>-185978.0</v>
       </c>
-      <c r="AT7" t="n" s="7">
+      <c r="AV7" t="n" s="7">
         <v>-197438.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>-45125.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
+        <v>442311.0</v>
+      </c>
+      <c r="D8" t="n" s="8">
         <v>-212502.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>-90677.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>-38212.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>-54892.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="H8" t="n" s="8">
         <v>-59.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15109.0</v>
       </c>
       <c r="I8" t="n" s="8">
         <v>15109.0</v>
       </c>
       <c r="J8" t="n" s="8">
+        <v>15109.0</v>
+      </c>
+      <c r="K8" t="n" s="8">
+        <v>15109.0</v>
+      </c>
+      <c r="L8" t="n" s="8">
         <v>1130.0</v>
       </c>
-      <c r="K8" t="n" s="8">
+      <c r="M8" t="n" s="8">
         <v>32937.0</v>
       </c>
-      <c r="L8" t="n" s="8">
+      <c r="N8" t="n" s="8">
         <v>25638.0</v>
       </c>
-      <c r="M8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>-11410.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>-46220.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>-31793.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>1109.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>2696.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>2788.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>1553.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>-3180042.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>-2983788.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>-126677.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="Y8" t="n" s="8">
         <v>-19243.0</v>
       </c>
-      <c r="X8" t="n" s="8">
+      <c r="Z8" t="n" s="8">
         <v>-1084377.0</v>
       </c>
-      <c r="Y8" t="n" s="8">
+      <c r="AA8" t="n" s="8">
         <v>-140657.0</v>
       </c>
-      <c r="Z8" t="n" s="8">
+      <c r="AB8" t="n" s="8">
         <v>-111342.0</v>
       </c>
-      <c r="AA8" t="n" s="8">
+      <c r="AC8" t="n" s="8">
         <v>-39016.0</v>
       </c>
-      <c r="AB8" t="n" s="8">
+      <c r="AD8" t="n" s="8">
         <v>-1088124.0</v>
       </c>
-      <c r="AC8" t="n" s="8">
+      <c r="AE8" t="n" s="8">
         <v>-144112.0</v>
       </c>
-      <c r="AD8" t="n" s="8">
+      <c r="AF8" t="n" s="8">
         <v>-131427.0</v>
       </c>
-      <c r="AE8" t="n" s="8">
+      <c r="AG8" t="n" s="8">
         <v>-8585.0</v>
       </c>
-      <c r="AF8" t="n" s="8">
+      <c r="AH8" t="n" s="8">
         <v>-199665.0</v>
       </c>
-      <c r="AG8" t="n" s="8">
+      <c r="AI8" t="n" s="8">
         <v>83832.0</v>
       </c>
-      <c r="AH8" t="n" s="8">
+      <c r="AJ8" t="n" s="8">
         <v>79505.0</v>
       </c>
-      <c r="AI8" t="n" s="8">
+      <c r="AK8" t="n" s="8">
         <v>-68211.0</v>
       </c>
-      <c r="AJ8" t="n" s="8">
+      <c r="AL8" t="n" s="8">
         <v>-27557.0</v>
       </c>
-      <c r="AK8" t="n" s="8">
+      <c r="AM8" t="n" s="8">
         <v>-13742.0</v>
       </c>
-      <c r="AL8" t="n" s="8">
+      <c r="AN8" t="n" s="8">
         <v>-7535.0</v>
       </c>
-      <c r="AM8" t="n" s="8">
+      <c r="AO8" t="n" s="8">
         <v>-3910.0</v>
       </c>
-      <c r="AN8" t="n" s="8">
+      <c r="AP8" t="n" s="8">
         <v>83185.0</v>
       </c>
-      <c r="AO8" t="n" s="8">
+      <c r="AQ8" t="n" s="8">
         <v>-976.0</v>
       </c>
-      <c r="AP8" t="n" s="8">
+      <c r="AR8" t="n" s="8">
         <v>2254.0</v>
       </c>
-      <c r="AQ8" t="s" s="8">
-[...2 lines deleted...]
-      <c r="AR8" t="n" s="8">
+      <c r="AS8" t="s" s="8">
+        <v>50</v>
+      </c>
+      <c r="AT8" t="n" s="8">
         <v>37750.0</v>
       </c>
-      <c r="AS8" t="n" s="8">
+      <c r="AU8" t="n" s="8">
         <v>177844.0</v>
       </c>
-      <c r="AT8" t="n" s="8">
+      <c r="AV8" t="n" s="8">
         <v>184178.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>-100449.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
+        <v>1663209.0</v>
+      </c>
+      <c r="D9" t="n" s="9">
         <v>1738106.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>86288.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>-307039.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>-31939.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>-55036.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>4610436.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>-257994.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>-43004.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>-28661.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="M9" t="n" s="9">
         <v>-8083.0</v>
       </c>
-      <c r="L9" t="n" s="9">
+      <c r="N9" t="n" s="9">
         <v>2870.0</v>
       </c>
-      <c r="M9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>-1993.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>-15185.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>-52984.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>-66503.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>-293551.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>-212570.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>-99492.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>-3663678.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>-3257081.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>-2315359.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="Y9" t="n" s="9">
         <v>-148686.0</v>
       </c>
-      <c r="X9" t="n" s="9">
+      <c r="Z9" t="n" s="9">
         <v>-2431881.0</v>
       </c>
-      <c r="Y9" t="n" s="9">
+      <c r="AA9" t="n" s="9">
         <v>-857142.0</v>
       </c>
-      <c r="Z9" t="n" s="9">
+      <c r="AB9" t="n" s="9">
         <v>-650326.0</v>
       </c>
-      <c r="AA9" t="n" s="9">
+      <c r="AC9" t="n" s="9">
         <v>-318927.0</v>
       </c>
-      <c r="AB9" t="n" s="9">
+      <c r="AD9" t="n" s="9">
         <v>-1489473.0</v>
       </c>
-      <c r="AC9" t="n" s="9">
+      <c r="AE9" t="n" s="9">
         <v>-697631.0</v>
       </c>
-      <c r="AD9" t="n" s="9">
+      <c r="AF9" t="n" s="9">
         <v>-529232.0</v>
       </c>
-      <c r="AE9" t="n" s="9">
+      <c r="AG9" t="n" s="9">
         <v>-439818.0</v>
       </c>
-      <c r="AF9" t="n" s="9">
+      <c r="AH9" t="n" s="9">
         <v>-996339.0</v>
       </c>
-      <c r="AG9" t="n" s="9">
+      <c r="AI9" t="n" s="9">
         <v>-517869.0</v>
       </c>
-      <c r="AH9" t="n" s="9">
+      <c r="AJ9" t="n" s="9">
         <v>-432844.0</v>
       </c>
-      <c r="AI9" t="n" s="9">
+      <c r="AK9" t="n" s="9">
         <v>-499597.0</v>
       </c>
-      <c r="AJ9" t="n" s="9">
+      <c r="AL9" t="n" s="9">
         <v>62345.0</v>
       </c>
-      <c r="AK9" t="n" s="9">
+      <c r="AM9" t="n" s="9">
         <v>-251576.0</v>
       </c>
-      <c r="AL9" t="n" s="9">
+      <c r="AN9" t="n" s="9">
         <v>-142063.0</v>
       </c>
-      <c r="AM9" t="n" s="9">
+      <c r="AO9" t="n" s="9">
         <v>-24089.0</v>
       </c>
-      <c r="AN9" t="n" s="9">
+      <c r="AP9" t="n" s="9">
         <v>60206.0</v>
       </c>
-      <c r="AO9" t="n" s="9">
+      <c r="AQ9" t="n" s="9">
         <v>8218.0</v>
       </c>
-      <c r="AP9" t="n" s="9">
+      <c r="AR9" t="n" s="9">
         <v>21274.0</v>
       </c>
-      <c r="AQ9" t="n" s="9">
+      <c r="AS9" t="n" s="9">
         <v>4005.0</v>
       </c>
-      <c r="AR9" t="n" s="9">
+      <c r="AT9" t="n" s="9">
         <v>-6131.0</v>
       </c>
-      <c r="AS9" t="n" s="9">
+      <c r="AU9" t="n" s="9">
         <v>-2276.0</v>
       </c>
-      <c r="AT9" t="n" s="9">
+      <c r="AV9" t="n" s="9">
         <v>9785.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>-208671.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
+        <v>1502137.0</v>
+      </c>
+      <c r="D10" t="n" s="10">
         <v>1470544.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>18455.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>-323643.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>-80951.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>-55036.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>4287618.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>-257994.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>-43004.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>-28661.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="M10" t="n" s="10">
         <v>-8679.0</v>
       </c>
-      <c r="L10" t="n" s="10">
+      <c r="N10" t="n" s="10">
         <v>3288.0</v>
       </c>
-      <c r="M10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>-1993.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>-22596.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>-63129.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>-66405.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>-293746.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>-198611.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>-91040.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>-3235745.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>-2927263.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>-2084113.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="Y10" t="n" s="10">
         <v>-147768.0</v>
       </c>
-      <c r="X10" t="n" s="10">
+      <c r="Z10" t="n" s="10">
         <v>-2259237.0</v>
       </c>
-      <c r="Y10" t="n" s="10">
+      <c r="AA10" t="n" s="10">
         <v>-782947.0</v>
       </c>
-      <c r="Z10" t="n" s="10">
+      <c r="AB10" t="n" s="10">
         <v>-517100.0</v>
       </c>
-      <c r="AA10" t="n" s="10">
+      <c r="AC10" t="n" s="10">
         <v>-223856.0</v>
       </c>
-      <c r="AB10" t="n" s="10">
+      <c r="AD10" t="n" s="10">
         <v>-1475878.0</v>
       </c>
-      <c r="AC10" t="n" s="10">
+      <c r="AE10" t="n" s="10">
         <v>-607247.0</v>
       </c>
-      <c r="AD10" t="n" s="10">
+      <c r="AF10" t="n" s="10">
         <v>-459413.0</v>
       </c>
-      <c r="AE10" t="n" s="10">
+      <c r="AG10" t="n" s="10">
         <v>-342713.0</v>
       </c>
-      <c r="AF10" t="n" s="10">
+      <c r="AH10" t="n" s="10">
         <v>-680794.0</v>
       </c>
-      <c r="AG10" t="n" s="10">
+      <c r="AI10" t="n" s="10">
         <v>-521700.0</v>
       </c>
-      <c r="AH10" t="n" s="10">
+      <c r="AJ10" t="n" s="10">
         <v>-428118.0</v>
       </c>
-      <c r="AI10" t="n" s="10">
+      <c r="AK10" t="n" s="10">
         <v>-485502.0</v>
       </c>
-      <c r="AJ10" t="n" s="10">
+      <c r="AL10" t="n" s="10">
         <v>80643.0</v>
       </c>
-      <c r="AK10" t="n" s="10">
+      <c r="AM10" t="n" s="10">
         <v>-248019.0</v>
       </c>
-      <c r="AL10" t="n" s="10">
+      <c r="AN10" t="n" s="10">
         <v>-136109.0</v>
       </c>
-      <c r="AM10" t="n" s="10">
+      <c r="AO10" t="n" s="10">
         <v>-37198.0</v>
       </c>
-      <c r="AN10" t="n" s="10">
+      <c r="AP10" t="n" s="10">
         <v>41037.0</v>
       </c>
-      <c r="AO10" t="n" s="10">
+      <c r="AQ10" t="n" s="10">
         <v>3976.0</v>
       </c>
-      <c r="AP10" t="n" s="10">
+      <c r="AR10" t="n" s="10">
         <v>7657.0</v>
       </c>
-      <c r="AQ10" t="n" s="10">
+      <c r="AS10" t="n" s="10">
         <v>5536.0</v>
       </c>
-      <c r="AR10" t="n" s="10">
+      <c r="AT10" t="n" s="10">
         <v>3058.0</v>
       </c>
-      <c r="AS10" t="n" s="10">
+      <c r="AU10" t="n" s="10">
         <v>5308.0</v>
       </c>
-      <c r="AT10" t="n" s="10">
+      <c r="AV10" t="n" s="10">
         <v>67799.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P12" t="s" s="11">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="Q12" t="s" s="11">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="X12" t="s" s="11">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="Y12" t="s" s="11">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Z12" t="s" s="11">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="AA12" t="s" s="11">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="AB12" t="s" s="11">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="AC12" t="s" s="11">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="AD12" t="s" s="11">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="AE12" t="s" s="11">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="AF12" t="s" s="11">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="AG12" t="s" s="11">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="AH12" t="s" s="11">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="AI12" t="s" s="11">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="AJ12" t="s" s="11">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="AK12" t="s" s="11">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="AL12" t="s" s="11">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="AM12" t="s" s="11">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="AN12" t="s" s="11">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="AO12" t="s" s="11">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="AP12" t="s" s="11">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="AQ12" t="s" s="11">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AR12" t="s" s="11">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AS12" t="s" s="11">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AT12" t="s" s="11">
-        <v>100</v>
+        <v>102</v>
+      </c>
+      <c r="AU12" t="s" s="11">
+        <v>103</v>
+      </c>
+      <c r="AV12" t="s" s="11">
+        <v>104</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Q13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="R13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="S13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="T13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="U13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="V13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="W13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="X13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Y13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Z13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AA13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AB13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AC13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AD13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AE13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AG13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AH13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AI13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AJ13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AK13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AL13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AM13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AN13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AO13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AP13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AQ13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AR13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AS13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AT13" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
+      </c>
+      <c r="AU13" t="s" s="12">
+        <v>51</v>
+      </c>
+      <c r="AV13" t="s" s="12">
+        <v>51</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>1.0761807E7</v>
+      </c>
+      <c r="C14" t="n" s="13">
+        <v>9846899.0</v>
+      </c>
+      <c r="D14" t="n" s="13">
         <v>9531801.0</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>8082468.0</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>5869430.0</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>6981770.0</v>
       </c>
-      <c r="F14" t="n" s="13">
-[...4 lines deleted...]
-      </c>
       <c r="H14" t="n" s="13">
         <v>0.0</v>
       </c>
       <c r="I14" t="n" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="J14" t="n" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="K14" t="n" s="13">
         <v>1963353.0</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>2077602.0</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>443882.0</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>1852137.0</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>1860309.0</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>344920.0</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>366057.0</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>404601.0</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="S14" t="n" s="13">
         <v>1270176.0</v>
       </c>
-      <c r="R14" t="n" s="13">
+      <c r="T14" t="n" s="13">
         <v>1336227.0</v>
       </c>
-      <c r="S14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>1361827.0</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>3503434.0</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>3728544.0</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>3470191.0</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="Y14" t="n" s="13">
         <v>6336380.0</v>
       </c>
-      <c r="X14" t="n" s="13">
+      <c r="Z14" t="n" s="13">
         <v>6363941.0</v>
       </c>
-      <c r="Y14" t="n" s="13">
+      <c r="AA14" t="n" s="13">
         <v>6223661.0</v>
       </c>
-      <c r="Z14" t="n" s="13">
+      <c r="AB14" t="n" s="13">
         <v>6253351.0</v>
       </c>
-      <c r="AA14" t="n" s="13">
+      <c r="AC14" t="n" s="13">
         <v>6428267.0</v>
       </c>
-      <c r="AB14" t="n" s="13">
+      <c r="AD14" t="n" s="13">
         <v>6418234.0</v>
       </c>
-      <c r="AC14" t="n" s="13">
+      <c r="AE14" t="n" s="13">
         <v>5249825.0</v>
       </c>
-      <c r="AD14" t="n" s="13">
+      <c r="AF14" t="n" s="13">
         <v>5098752.0</v>
       </c>
-      <c r="AE14" t="n" s="13">
+      <c r="AG14" t="n" s="13">
         <v>5337704.0</v>
       </c>
-      <c r="AF14" t="n" s="13">
+      <c r="AH14" t="n" s="13">
         <v>5385153.0</v>
       </c>
-      <c r="AG14" t="n" s="13">
+      <c r="AI14" t="n" s="13">
         <v>5447963.0</v>
       </c>
-      <c r="AH14" t="n" s="13">
+      <c r="AJ14" t="n" s="13">
         <v>5488346.0</v>
       </c>
-      <c r="AI14" t="n" s="13">
+      <c r="AK14" t="n" s="13">
         <v>7375083.0</v>
       </c>
-      <c r="AJ14" t="n" s="13">
+      <c r="AL14" t="n" s="13">
         <v>7469638.0</v>
       </c>
-      <c r="AK14" t="n" s="13">
+      <c r="AM14" t="n" s="13">
         <v>5808904.0</v>
       </c>
-      <c r="AL14" t="n" s="13">
+      <c r="AN14" t="n" s="13">
         <v>5813447.0</v>
       </c>
-      <c r="AM14" t="n" s="13">
+      <c r="AO14" t="n" s="13">
         <v>6674575.0</v>
       </c>
-      <c r="AN14" t="n" s="13">
+      <c r="AP14" t="n" s="13">
         <v>4780987.0</v>
       </c>
-      <c r="AO14" t="s" s="13">
-[...2 lines deleted...]
-      <c r="AP14" t="n" s="13">
+      <c r="AQ14" t="s" s="13">
+        <v>50</v>
+      </c>
+      <c r="AR14" t="n" s="13">
         <v>3862723.0</v>
       </c>
-      <c r="AQ14" t="n" s="13">
+      <c r="AS14" t="n" s="13">
         <v>302232.0</v>
       </c>
-      <c r="AR14" t="n" s="13">
+      <c r="AT14" t="n" s="13">
         <v>63864.0</v>
       </c>
-      <c r="AS14" t="s" s="13">
-[...2 lines deleted...]
-      <c r="AT14" t="n" s="13">
+      <c r="AU14" t="s" s="13">
+        <v>50</v>
+      </c>
+      <c r="AV14" t="n" s="13">
         <v>1939576.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>286175.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
+        <v>189611.0</v>
+      </c>
+      <c r="D15" t="n" s="14">
         <v>219141.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="E15" t="n" s="14">
         <v>397.0</v>
       </c>
-      <c r="D15" t="n" s="14">
+      <c r="F15" t="n" s="14">
         <v>1717.0</v>
       </c>
-      <c r="E15" t="n" s="14">
+      <c r="G15" t="n" s="14">
         <v>308.0</v>
       </c>
-      <c r="F15" t="n" s="14">
-[...4 lines deleted...]
-      </c>
       <c r="H15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="I15" t="n" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="J15" t="n" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="n" s="14">
         <v>126375.0</v>
       </c>
-      <c r="J15" t="n" s="14">
+      <c r="L15" t="n" s="14">
         <v>130564.0</v>
       </c>
-      <c r="K15" t="n" s="14">
+      <c r="M15" t="n" s="14">
         <v>163002.0</v>
       </c>
-      <c r="L15" t="n" s="14">
+      <c r="N15" t="n" s="14">
         <v>171188.0</v>
       </c>
-      <c r="M15" t="n" s="14">
+      <c r="O15" t="n" s="14">
         <v>179290.0</v>
       </c>
-      <c r="N15" t="n" s="14">
+      <c r="P15" t="n" s="14">
         <v>310723.0</v>
       </c>
-      <c r="O15" t="n" s="14">
+      <c r="Q15" t="n" s="14">
         <v>334130.0</v>
       </c>
-      <c r="P15" t="n" s="14">
+      <c r="R15" t="n" s="14">
         <v>337829.0</v>
       </c>
-      <c r="Q15" t="n" s="14">
+      <c r="S15" t="n" s="14">
         <v>867384.0</v>
       </c>
-      <c r="R15" t="n" s="14">
+      <c r="T15" t="n" s="14">
         <v>913589.0</v>
       </c>
-      <c r="S15" t="n" s="14">
+      <c r="U15" t="n" s="14">
         <v>918435.0</v>
       </c>
-      <c r="T15" t="n" s="14">
+      <c r="V15" t="n" s="14">
         <v>3078737.0</v>
       </c>
-      <c r="U15" t="n" s="14">
+      <c r="W15" t="n" s="14">
         <v>3129107.0</v>
       </c>
-      <c r="V15" t="n" s="14">
+      <c r="X15" t="n" s="14">
         <v>3012465.0</v>
       </c>
-      <c r="W15" t="n" s="14">
+      <c r="Y15" t="n" s="14">
         <v>6021809.0</v>
       </c>
-      <c r="X15" t="n" s="14">
+      <c r="Z15" t="n" s="14">
         <v>5529075.0</v>
       </c>
-      <c r="Y15" t="n" s="14">
+      <c r="AA15" t="n" s="14">
         <v>5834938.0</v>
       </c>
-      <c r="Z15" t="n" s="14">
+      <c r="AB15" t="n" s="14">
         <v>5844186.0</v>
       </c>
-      <c r="AA15" t="n" s="14">
+      <c r="AC15" t="n" s="14">
         <v>5897042.0</v>
       </c>
-      <c r="AB15" t="n" s="14">
+      <c r="AD15" t="n" s="14">
         <v>6006889.0</v>
       </c>
-      <c r="AC15" t="n" s="14">
+      <c r="AE15" t="n" s="14">
         <v>3430524.0</v>
       </c>
-      <c r="AD15" t="n" s="14">
+      <c r="AF15" t="n" s="14">
         <v>3462734.0</v>
       </c>
-      <c r="AE15" t="n" s="14">
+      <c r="AG15" t="n" s="14">
         <v>3510746.0</v>
       </c>
-      <c r="AF15" t="n" s="14">
+      <c r="AH15" t="n" s="14">
         <v>3789252.0</v>
       </c>
-      <c r="AG15" t="n" s="14">
+      <c r="AI15" t="n" s="14">
         <v>3792383.0</v>
       </c>
-      <c r="AH15" t="n" s="14">
+      <c r="AJ15" t="n" s="14">
         <v>3836269.0</v>
       </c>
-      <c r="AI15" t="n" s="14">
+      <c r="AK15" t="n" s="14">
         <v>5430170.0</v>
       </c>
-      <c r="AJ15" t="n" s="14">
+      <c r="AL15" t="n" s="14">
         <v>5562100.0</v>
       </c>
-      <c r="AK15" t="n" s="14">
+      <c r="AM15" t="n" s="14">
         <v>3870826.0</v>
       </c>
-      <c r="AL15" t="n" s="14">
+      <c r="AN15" t="n" s="14">
         <v>3873060.0</v>
       </c>
-      <c r="AM15" t="n" s="14">
+      <c r="AO15" t="n" s="14">
         <v>3995062.0</v>
       </c>
-      <c r="AN15" t="n" s="14">
+      <c r="AP15" t="n" s="14">
         <v>4114653.0</v>
       </c>
-      <c r="AO15" t="n" s="14">
+      <c r="AQ15" t="n" s="14">
         <v>4110354.0</v>
       </c>
-      <c r="AP15" t="n" s="14">
+      <c r="AR15" t="n" s="14">
         <v>3127643.0</v>
       </c>
-      <c r="AQ15" t="n" s="14">
+      <c r="AS15" t="n" s="14">
         <v>3118060.0</v>
       </c>
-      <c r="AR15" t="n" s="14">
+      <c r="AT15" t="n" s="14">
         <v>1780224.0</v>
       </c>
-      <c r="AS15" t="n" s="14">
+      <c r="AU15" t="n" s="14">
         <v>1754988.0</v>
       </c>
-      <c r="AT15" t="n" s="14">
+      <c r="AV15" t="n" s="14">
         <v>1699174.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>489137.0</v>
+      </c>
+      <c r="C16" t="n" s="18">
+        <v>393667.0</v>
+      </c>
+      <c r="D16" t="n" s="18">
         <v>194974.0</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>8082071.0</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>5867713.0</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>6981462.0</v>
       </c>
-      <c r="F16" t="n" s="18">
-[...4 lines deleted...]
-      </c>
       <c r="H16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="I16" t="n" s="18">
+        <v>0.0</v>
+      </c>
+      <c r="J16" t="n" s="18">
+        <v>0.0</v>
+      </c>
+      <c r="K16" t="n" s="18">
         <v>70.0</v>
       </c>
-      <c r="J16" t="n" s="18">
+      <c r="L16" t="n" s="18">
         <v>130.0</v>
       </c>
-      <c r="K16" t="n" s="18">
+      <c r="M16" t="n" s="18">
         <v>303.0</v>
       </c>
-      <c r="L16" t="n" s="18">
+      <c r="N16" t="n" s="18">
         <v>372.0</v>
       </c>
-      <c r="M16" t="n" s="18">
+      <c r="O16" t="n" s="18">
         <v>442.0</v>
       </c>
-      <c r="N16" t="n" s="18">
+      <c r="P16" t="n" s="18">
         <v>4574.0</v>
       </c>
-      <c r="O16" t="n" s="18">
+      <c r="Q16" t="n" s="18">
         <v>6058.0</v>
       </c>
-      <c r="P16" t="n" s="18">
+      <c r="R16" t="n" s="18">
         <v>7310.0</v>
       </c>
-      <c r="Q16" t="n" s="18">
+      <c r="S16" t="n" s="18">
         <v>11577.0</v>
       </c>
-      <c r="R16" t="n" s="18">
+      <c r="T16" t="n" s="18">
         <v>13712.0</v>
       </c>
-      <c r="S16" t="n" s="18">
+      <c r="U16" t="n" s="18">
         <v>14550.0</v>
       </c>
-      <c r="T16" t="n" s="18">
+      <c r="V16" t="n" s="18">
         <v>16662.0</v>
       </c>
-      <c r="U16" t="n" s="18">
+      <c r="W16" t="n" s="18">
         <v>19216.0</v>
       </c>
-      <c r="V16" t="n" s="18">
+      <c r="X16" t="n" s="18">
         <v>22152.0</v>
       </c>
-      <c r="W16" t="n" s="18">
+      <c r="Y16" t="n" s="18">
         <v>253756.0</v>
       </c>
-      <c r="X16" t="n" s="18">
+      <c r="Z16" t="n" s="18">
         <v>251767.0</v>
       </c>
-      <c r="Y16" t="n" s="18">
+      <c r="AA16" t="n" s="18">
         <v>271207.0</v>
       </c>
-      <c r="Z16" t="n" s="18">
+      <c r="AB16" t="n" s="18">
         <v>291649.0</v>
       </c>
-      <c r="AA16" t="n" s="18">
+      <c r="AC16" t="n" s="18">
         <v>294419.0</v>
       </c>
-      <c r="AB16" t="n" s="18">
+      <c r="AD16" t="n" s="18">
         <v>304651.0</v>
       </c>
-      <c r="AC16" t="n" s="18">
+      <c r="AE16" t="n" s="18">
         <v>69283.0</v>
       </c>
-      <c r="AD16" t="n" s="18">
+      <c r="AF16" t="n" s="18">
         <v>67456.0</v>
       </c>
-      <c r="AE16" t="n" s="18">
+      <c r="AG16" t="n" s="18">
         <v>152252.0</v>
       </c>
-      <c r="AF16" t="n" s="18">
+      <c r="AH16" t="n" s="18">
         <v>171960.0</v>
       </c>
-      <c r="AG16" t="n" s="18">
+      <c r="AI16" t="n" s="18">
         <v>113343.0</v>
       </c>
-      <c r="AH16" t="n" s="18">
+      <c r="AJ16" t="n" s="18">
         <v>97115.0</v>
       </c>
-      <c r="AI16" t="n" s="18">
+      <c r="AK16" t="n" s="18">
         <v>384189.0</v>
       </c>
-      <c r="AJ16" t="n" s="18">
+      <c r="AL16" t="n" s="18">
         <v>284803.0</v>
       </c>
-      <c r="AK16" t="n" s="18">
+      <c r="AM16" t="n" s="18">
         <v>89374.0</v>
       </c>
-      <c r="AL16" t="n" s="18">
+      <c r="AN16" t="n" s="18">
         <v>101283.0</v>
       </c>
-      <c r="AM16" t="n" s="18">
+      <c r="AO16" t="n" s="18">
         <v>457288.0</v>
       </c>
-      <c r="AN16" t="n" s="18">
+      <c r="AP16" t="n" s="18">
         <v>205130.0</v>
       </c>
-      <c r="AO16" t="n" s="18">
+      <c r="AQ16" t="n" s="18">
         <v>202223.0</v>
       </c>
-      <c r="AP16" t="n" s="18">
+      <c r="AR16" t="n" s="18">
         <v>185080.0</v>
       </c>
-      <c r="AQ16" t="n" s="18">
+      <c r="AS16" t="n" s="18">
         <v>202827.0</v>
       </c>
-      <c r="AR16" t="n" s="18">
+      <c r="AT16" t="n" s="18">
         <v>168248.0</v>
       </c>
-      <c r="AS16" t="n" s="18">
+      <c r="AU16" t="n" s="18">
         <v>185056.0</v>
       </c>
-      <c r="AT16" t="n" s="18">
+      <c r="AV16" t="n" s="18">
         <v>155463.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="C17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="D17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="E17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="F17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="G17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="H17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="I17" t="n" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="J17" t="n" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="n" s="19">
         <v>1836908.0</v>
       </c>
-      <c r="J17" t="n" s="19">
+      <c r="L17" t="n" s="19">
         <v>1946908.0</v>
       </c>
-      <c r="K17" t="n" s="19">
+      <c r="M17" t="n" s="19">
         <v>280557.0</v>
       </c>
-      <c r="L17" t="n" s="19">
+      <c r="N17" t="n" s="19">
         <v>1680577.0</v>
       </c>
-      <c r="M17" t="n" s="19">
+      <c r="O17" t="n" s="19">
         <v>1680577.0</v>
       </c>
-      <c r="N17" t="n" s="19">
+      <c r="P17" t="n" s="19">
         <v>29623.0</v>
       </c>
-      <c r="O17" t="n" s="19">
+      <c r="Q17" t="n" s="19">
         <v>25869.0</v>
       </c>
-      <c r="P17" t="n" s="19">
+      <c r="R17" t="n" s="19">
         <v>59462.0</v>
       </c>
-      <c r="Q17" t="n" s="19">
+      <c r="S17" t="n" s="19">
         <v>391215.0</v>
       </c>
-      <c r="R17" t="n" s="19">
+      <c r="T17" t="n" s="19">
         <v>408926.0</v>
       </c>
-      <c r="S17" t="n" s="19">
+      <c r="U17" t="n" s="19">
         <v>428842.0</v>
       </c>
-      <c r="T17" t="n" s="19">
+      <c r="V17" t="n" s="19">
         <v>408035.0</v>
       </c>
-      <c r="U17" t="n" s="19">
+      <c r="W17" t="n" s="19">
         <v>580221.0</v>
       </c>
-      <c r="V17" t="n" s="19">
+      <c r="X17" t="n" s="19">
         <v>435574.0</v>
       </c>
-      <c r="W17" t="n" s="19">
+      <c r="Y17" t="n" s="19">
         <v>60815.0</v>
       </c>
-      <c r="X17" t="n" s="19">
+      <c r="Z17" t="n" s="19">
         <v>583099.0</v>
       </c>
-      <c r="Y17" t="n" s="19">
+      <c r="AA17" t="n" s="19">
         <v>117516.0</v>
       </c>
-      <c r="Z17" t="n" s="19">
+      <c r="AB17" t="n" s="19">
         <v>117516.0</v>
       </c>
-      <c r="AA17" t="n" s="19">
+      <c r="AC17" t="n" s="19">
         <v>236806.0</v>
       </c>
-      <c r="AB17" t="n" s="19">
+      <c r="AD17" t="n" s="19">
         <v>106694.0</v>
       </c>
-      <c r="AC17" t="n" s="19">
+      <c r="AE17" t="n" s="19">
         <v>1750018.0</v>
       </c>
-      <c r="AD17" t="n" s="19">
+      <c r="AF17" t="n" s="19">
         <v>1568562.0</v>
       </c>
-      <c r="AE17" t="n" s="19">
+      <c r="AG17" t="n" s="19">
         <v>1674706.0</v>
       </c>
-      <c r="AF17" t="n" s="19">
+      <c r="AH17" t="n" s="19">
         <v>1423941.0</v>
       </c>
-      <c r="AG17" t="n" s="19">
+      <c r="AI17" t="n" s="19">
         <v>1542237.0</v>
       </c>
-      <c r="AH17" t="n" s="19">
+      <c r="AJ17" t="n" s="19">
         <v>1554962.0</v>
       </c>
-      <c r="AI17" t="n" s="19">
+      <c r="AK17" t="n" s="19">
         <v>1560724.0</v>
       </c>
-      <c r="AJ17" t="n" s="19">
+      <c r="AL17" t="n" s="19">
         <v>1622735.0</v>
       </c>
-      <c r="AK17" t="n" s="19">
+      <c r="AM17" t="n" s="19">
         <v>1848704.0</v>
       </c>
-      <c r="AL17" t="n" s="19">
+      <c r="AN17" t="n" s="19">
         <v>1839104.0</v>
       </c>
-      <c r="AM17" t="n" s="19">
+      <c r="AO17" t="n" s="19">
         <v>2222225.0</v>
       </c>
-      <c r="AN17" t="n" s="19">
+      <c r="AP17" t="n" s="19">
         <v>461204.0</v>
       </c>
-      <c r="AO17" t="n" s="19">
+      <c r="AQ17" t="n" s="19">
         <v>403523.0</v>
       </c>
-      <c r="AP17" t="n" s="19">
+      <c r="AR17" t="n" s="19">
         <v>550000.0</v>
       </c>
-      <c r="AQ17" t="s" s="19">
-[...5 lines deleted...]
-      <c r="AS17" t="n" s="19">
+      <c r="AS17" t="s" s="19">
+        <v>50</v>
+      </c>
+      <c r="AT17" t="s" s="19">
+        <v>50</v>
+      </c>
+      <c r="AU17" t="n" s="19">
         <v>62951.0</v>
       </c>
-      <c r="AT17" t="n" s="19">
+      <c r="AV17" t="n" s="19">
         <v>84939.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>7467958.0</v>
+      </c>
+      <c r="C18" t="n" s="20">
+        <v>8789119.0</v>
+      </c>
+      <c r="D18" t="n" s="20">
         <v>1.3829274E7</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>6301266.0</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>5484518.0</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>3945968.0</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>104585.0</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>87175.0</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="J18" t="n" s="20">
         <v>139730.0</v>
       </c>
-      <c r="I18" t="n" s="20">
+      <c r="K18" t="n" s="20">
         <v>1331590.0</v>
       </c>
-      <c r="J18" t="n" s="20">
+      <c r="L18" t="n" s="20">
         <v>1220622.0</v>
       </c>
-      <c r="K18" t="n" s="20">
+      <c r="M18" t="n" s="20">
         <v>3112622.0</v>
       </c>
-      <c r="L18" t="n" s="20">
+      <c r="N18" t="n" s="20">
         <v>1712453.0</v>
       </c>
-      <c r="M18" t="n" s="20">
+      <c r="O18" t="n" s="20">
         <v>1711667.0</v>
       </c>
-      <c r="N18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>1846729.0</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="Q18" t="n" s="20">
         <v>3925442.0</v>
       </c>
-      <c r="P18" t="n" s="20">
+      <c r="R18" t="n" s="20">
         <v>1054491.0</v>
       </c>
-      <c r="Q18" t="n" s="20">
+      <c r="S18" t="n" s="20">
         <v>1601795.0</v>
       </c>
-      <c r="R18" t="n" s="20">
+      <c r="T18" t="n" s="20">
         <v>2235385.0</v>
       </c>
-      <c r="S18" t="n" s="20">
+      <c r="U18" t="n" s="20">
         <v>1289739.0</v>
       </c>
-      <c r="T18" t="n" s="20">
+      <c r="V18" t="n" s="20">
         <v>2210609.0</v>
       </c>
-      <c r="U18" t="n" s="20">
+      <c r="W18" t="n" s="20">
         <v>2770879.0</v>
       </c>
-      <c r="V18" t="n" s="20">
+      <c r="X18" t="n" s="20">
         <v>4306085.0</v>
       </c>
-      <c r="W18" t="n" s="20">
+      <c r="Y18" t="n" s="20">
         <v>4177690.0</v>
       </c>
-      <c r="X18" t="n" s="20">
+      <c r="Z18" t="n" s="20">
         <v>4077710.0</v>
       </c>
-      <c r="Y18" t="n" s="20">
+      <c r="AA18" t="n" s="20">
         <v>4294351.0</v>
       </c>
-      <c r="Z18" t="n" s="20">
+      <c r="AB18" t="n" s="20">
         <v>5020187.0</v>
       </c>
-      <c r="AA18" t="n" s="20">
+      <c r="AC18" t="n" s="20">
         <v>3450051.0</v>
       </c>
-      <c r="AB18" t="n" s="20">
+      <c r="AD18" t="n" s="20">
         <v>3637120.0</v>
       </c>
-      <c r="AC18" t="n" s="20">
+      <c r="AE18" t="n" s="20">
         <v>3418729.0</v>
       </c>
-      <c r="AD18" t="n" s="20">
+      <c r="AF18" t="n" s="20">
         <v>3380245.0</v>
       </c>
-      <c r="AE18" t="n" s="20">
+      <c r="AG18" t="n" s="20">
         <v>2984496.0</v>
       </c>
-      <c r="AF18" t="n" s="20">
+      <c r="AH18" t="n" s="20">
         <v>2869287.0</v>
       </c>
-      <c r="AG18" t="n" s="20">
+      <c r="AI18" t="n" s="20">
         <v>2549434.0</v>
       </c>
-      <c r="AH18" t="n" s="20">
+      <c r="AJ18" t="n" s="20">
         <v>1957468.0</v>
       </c>
-      <c r="AI18" t="n" s="20">
+      <c r="AK18" t="n" s="20">
         <v>2543645.0</v>
       </c>
-      <c r="AJ18" t="n" s="20">
+      <c r="AL18" t="n" s="20">
         <v>3207607.0</v>
       </c>
-      <c r="AK18" t="n" s="20">
+      <c r="AM18" t="n" s="20">
         <v>2066018.0</v>
       </c>
-      <c r="AL18" t="n" s="20">
+      <c r="AN18" t="n" s="20">
         <v>1802933.0</v>
       </c>
-      <c r="AM18" t="n" s="20">
+      <c r="AO18" t="n" s="20">
         <v>3033998.0</v>
       </c>
-      <c r="AN18" t="n" s="20">
+      <c r="AP18" t="n" s="20">
         <v>2324724.0</v>
       </c>
-      <c r="AO18" t="n" s="20">
+      <c r="AQ18" t="n" s="20">
         <v>2079448.0</v>
       </c>
-      <c r="AP18" t="n" s="20">
+      <c r="AR18" t="n" s="20">
         <v>1825146.0</v>
       </c>
-      <c r="AQ18" t="n" s="20">
+      <c r="AS18" t="n" s="20">
         <v>1957698.0</v>
       </c>
-      <c r="AR18" t="n" s="20">
+      <c r="AT18" t="n" s="20">
         <v>1438542.0</v>
       </c>
-      <c r="AS18" t="n" s="20">
+      <c r="AU18" t="n" s="20">
         <v>1508548.0</v>
       </c>
-      <c r="AT18" t="n" s="20">
+      <c r="AV18" t="n" s="20">
         <v>1560638.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>421980.0</v>
+      </c>
+      <c r="C19" t="n" s="21">
+        <v>543792.0</v>
+      </c>
+      <c r="D19" t="n" s="21">
         <v>346617.0</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="E19" t="n" s="21">
         <v>483599.0</v>
       </c>
-      <c r="D19" t="n" s="21">
+      <c r="F19" t="n" s="21">
         <v>569361.0</v>
       </c>
-      <c r="E19" t="n" s="21">
+      <c r="G19" t="n" s="21">
         <v>168848.0</v>
       </c>
-      <c r="F19" t="n" s="21">
-[...4 lines deleted...]
-      </c>
       <c r="H19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="I19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="J19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="K19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="L19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="M19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="N19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="O19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="P19" t="n" s="21">
         <v>1158.0</v>
       </c>
-      <c r="O19" t="n" s="21">
+      <c r="Q19" t="n" s="21">
         <v>1158.0</v>
       </c>
-      <c r="P19" t="n" s="21">
+      <c r="R19" t="n" s="21">
         <v>911.0</v>
       </c>
-      <c r="Q19" t="n" s="21">
+      <c r="S19" t="n" s="21">
         <v>907.0</v>
       </c>
-      <c r="R19" t="n" s="21">
+      <c r="T19" t="n" s="21">
         <v>1092.0</v>
       </c>
-      <c r="S19" t="n" s="21">
+      <c r="U19" t="n" s="21">
         <v>15917.0</v>
       </c>
-      <c r="T19" t="n" s="21">
+      <c r="V19" t="n" s="21">
         <v>1115.0</v>
       </c>
-      <c r="U19" t="n" s="21">
+      <c r="W19" t="n" s="21">
         <v>3290.0</v>
       </c>
-      <c r="V19" t="n" s="21">
+      <c r="X19" t="n" s="21">
         <v>4080.0</v>
       </c>
-      <c r="W19" t="n" s="21">
+      <c r="Y19" t="n" s="21">
         <v>14426.0</v>
       </c>
-      <c r="X19" t="n" s="21">
+      <c r="Z19" t="n" s="21">
         <v>10259.0</v>
       </c>
-      <c r="Y19" t="n" s="21">
+      <c r="AA19" t="n" s="21">
         <v>5001.0</v>
       </c>
-      <c r="Z19" t="n" s="21">
+      <c r="AB19" t="n" s="21">
         <v>1610.0</v>
       </c>
-      <c r="AA19" t="n" s="21">
+      <c r="AC19" t="n" s="21">
         <v>373.0</v>
       </c>
-      <c r="AB19" t="n" s="21">
-[...2 lines deleted...]
-      <c r="AC19" t="n" s="21">
+      <c r="AD19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="AE19" t="n" s="21">
         <v>150.0</v>
       </c>
-      <c r="AD19" t="n" s="21">
+      <c r="AF19" t="n" s="21">
         <v>7349.0</v>
       </c>
-      <c r="AE19" t="n" s="21">
+      <c r="AG19" t="n" s="21">
         <v>38915.0</v>
       </c>
-      <c r="AF19" t="n" s="21">
+      <c r="AH19" t="n" s="21">
         <v>160.0</v>
       </c>
-      <c r="AG19" t="n" s="21">
+      <c r="AI19" t="n" s="21">
         <v>4340.0</v>
       </c>
-      <c r="AH19" t="n" s="21">
+      <c r="AJ19" t="n" s="21">
         <v>2622.0</v>
       </c>
-      <c r="AI19" t="n" s="21">
+      <c r="AK19" t="n" s="21">
         <v>8960.0</v>
       </c>
-      <c r="AJ19" t="n" s="21">
+      <c r="AL19" t="n" s="21">
         <v>11673.0</v>
       </c>
-      <c r="AK19" t="n" s="21">
+      <c r="AM19" t="n" s="21">
         <v>501.0</v>
       </c>
-      <c r="AL19" t="n" s="21">
+      <c r="AN19" t="n" s="21">
         <v>532.0</v>
       </c>
-      <c r="AM19" t="n" s="21">
+      <c r="AO19" t="n" s="21">
         <v>5403.0</v>
       </c>
-      <c r="AN19" t="n" s="21">
+      <c r="AP19" t="n" s="21">
         <v>2654.0</v>
       </c>
-      <c r="AO19" t="n" s="21">
+      <c r="AQ19" t="n" s="21">
         <v>5568.0</v>
       </c>
-      <c r="AP19" t="n" s="21">
+      <c r="AR19" t="n" s="21">
         <v>1315.0</v>
       </c>
-      <c r="AQ19" t="n" s="21">
+      <c r="AS19" t="n" s="21">
         <v>600.0</v>
       </c>
-      <c r="AR19" t="n" s="21">
+      <c r="AT19" t="n" s="21">
         <v>5390.0</v>
       </c>
-      <c r="AS19" t="n" s="21">
+      <c r="AU19" t="n" s="21">
         <v>529.0</v>
       </c>
-      <c r="AT19" t="n" s="21">
+      <c r="AV19" t="n" s="21">
         <v>1361.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>1.8229765E7</v>
+      </c>
+      <c r="C20" t="n" s="22">
+        <v>1.8636018E7</v>
+      </c>
+      <c r="D20" t="n" s="22">
         <v>2.3371075E7</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>1.4383734E7</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>1.1353948E7</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>1.0927738E7</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>104585.0</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>87175.0</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>139730.0</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="K20" t="n" s="22">
         <v>3552479.0</v>
       </c>
-      <c r="J20" t="n" s="22">
+      <c r="L20" t="n" s="22">
         <v>3476958.0</v>
       </c>
-      <c r="K20" t="n" s="22">
+      <c r="M20" t="n" s="22">
         <v>3899921.0</v>
       </c>
-      <c r="L20" t="n" s="22">
+      <c r="N20" t="n" s="22">
         <v>3828923.0</v>
       </c>
-      <c r="M20" t="n" s="22">
+      <c r="O20" t="n" s="22">
         <v>3739532.0</v>
       </c>
-      <c r="N20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>2191649.0</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="Q20" t="n" s="22">
         <v>4291499.0</v>
       </c>
-      <c r="P20" t="n" s="22">
+      <c r="R20" t="n" s="22">
         <v>1459092.0</v>
       </c>
-      <c r="Q20" t="n" s="22">
+      <c r="S20" t="n" s="22">
         <v>2871971.0</v>
       </c>
-      <c r="R20" t="n" s="22">
+      <c r="T20" t="n" s="22">
         <v>3571612.0</v>
       </c>
-      <c r="S20" t="n" s="22">
+      <c r="U20" t="n" s="22">
         <v>2686150.0</v>
       </c>
-      <c r="T20" t="n" s="22">
+      <c r="V20" t="n" s="22">
         <v>5714043.0</v>
       </c>
-      <c r="U20" t="n" s="22">
+      <c r="W20" t="n" s="22">
         <v>6499423.0</v>
       </c>
-      <c r="V20" t="n" s="22">
+      <c r="X20" t="n" s="22">
         <v>7776276.0</v>
       </c>
-      <c r="W20" t="n" s="22">
+      <c r="Y20" t="n" s="22">
         <v>1.051407E7</v>
       </c>
-      <c r="X20" t="n" s="22">
+      <c r="Z20" t="n" s="22">
         <v>1.0441651E7</v>
       </c>
-      <c r="Y20" t="n" s="22">
+      <c r="AA20" t="n" s="22">
         <v>1.0518012E7</v>
       </c>
-      <c r="Z20" t="n" s="22">
+      <c r="AB20" t="n" s="22">
         <v>1.1273538E7</v>
       </c>
-      <c r="AA20" t="n" s="22">
+      <c r="AC20" t="n" s="22">
         <v>9878318.0</v>
       </c>
-      <c r="AB20" t="n" s="22">
+      <c r="AD20" t="n" s="22">
         <v>1.0055354E7</v>
       </c>
-      <c r="AC20" t="n" s="22">
+      <c r="AE20" t="n" s="22">
         <v>8668554.0</v>
       </c>
-      <c r="AD20" t="n" s="22">
+      <c r="AF20" t="n" s="22">
         <v>8478997.0</v>
       </c>
-      <c r="AE20" t="n" s="22">
+      <c r="AG20" t="n" s="22">
         <v>8322200.0</v>
       </c>
-      <c r="AF20" t="n" s="22">
+      <c r="AH20" t="n" s="22">
         <v>8254440.0</v>
       </c>
-      <c r="AG20" t="n" s="22">
+      <c r="AI20" t="n" s="22">
         <v>7997397.0</v>
       </c>
-      <c r="AH20" t="n" s="22">
+      <c r="AJ20" t="n" s="22">
         <v>7445814.0</v>
       </c>
-      <c r="AI20" t="n" s="22">
+      <c r="AK20" t="n" s="22">
         <v>9918728.0</v>
       </c>
-      <c r="AJ20" t="n" s="22">
+      <c r="AL20" t="n" s="22">
         <v>1.0677245E7</v>
       </c>
-      <c r="AK20" t="n" s="22">
+      <c r="AM20" t="n" s="22">
         <v>7874922.0</v>
       </c>
-      <c r="AL20" t="n" s="22">
+      <c r="AN20" t="n" s="22">
         <v>7616380.0</v>
       </c>
-      <c r="AM20" t="n" s="22">
+      <c r="AO20" t="n" s="22">
         <v>9708573.0</v>
       </c>
-      <c r="AN20" t="n" s="22">
+      <c r="AP20" t="n" s="22">
         <v>7105711.0</v>
       </c>
-      <c r="AO20" t="n" s="22">
+      <c r="AQ20" t="n" s="22">
         <v>6795548.0</v>
       </c>
-      <c r="AP20" t="n" s="22">
+      <c r="AR20" t="n" s="22">
         <v>5687869.0</v>
       </c>
-      <c r="AQ20" t="n" s="22">
+      <c r="AS20" t="n" s="22">
         <v>5580817.0</v>
       </c>
-      <c r="AR20" t="n" s="22">
+      <c r="AT20" t="n" s="22">
         <v>3450878.0</v>
       </c>
-      <c r="AS20" t="n" s="22">
+      <c r="AU20" t="n" s="22">
         <v>3511543.0</v>
       </c>
-      <c r="AT20" t="n" s="22">
+      <c r="AV20" t="n" s="22">
         <v>3500214.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>6579447.0</v>
+      </c>
+      <c r="C21" t="n" s="27">
+        <v>7797140.0</v>
+      </c>
+      <c r="D21" t="n" s="27">
         <v>4840300.0</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>4840300.0</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>3581228.0</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>4514203.0</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>101079.0</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>54106.0</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="J21" t="n" s="27">
         <v>-4420311.0</v>
       </c>
-      <c r="I21" t="n" s="27">
+      <c r="K21" t="n" s="27">
         <v>-613538.0</v>
       </c>
-      <c r="J21" t="n" s="27">
+      <c r="L21" t="n" s="27">
         <v>-599195.0</v>
       </c>
-      <c r="K21" t="n" s="27">
+      <c r="M21" t="n" s="27">
         <v>31513.0</v>
       </c>
-      <c r="L21" t="n" s="27">
+      <c r="N21" t="n" s="27">
         <v>43062.0</v>
       </c>
-      <c r="M21" t="n" s="27">
+      <c r="O21" t="n" s="27">
         <v>38200.0</v>
       </c>
-      <c r="N21" t="n" s="27">
+      <c r="P21" t="n" s="27">
         <v>-114830.0</v>
       </c>
-      <c r="O21" t="n" s="27">
+      <c r="Q21" t="n" s="27">
         <v>-155395.0</v>
       </c>
-      <c r="P21" t="n" s="27">
+      <c r="R21" t="n" s="27">
         <v>-158699.0</v>
       </c>
-      <c r="Q21" t="n" s="27">
+      <c r="S21" t="n" s="27">
         <v>987873.0</v>
       </c>
-      <c r="R21" t="n" s="27">
+      <c r="T21" t="n" s="27">
         <v>1972320.0</v>
       </c>
-      <c r="S21" t="n" s="27">
+      <c r="U21" t="n" s="27">
         <v>1170968.0</v>
       </c>
-      <c r="T21" t="n" s="27">
+      <c r="V21" t="n" s="27">
         <v>4221800.0</v>
       </c>
-      <c r="U21" t="n" s="27">
+      <c r="W21" t="n" s="27">
         <v>4819220.0</v>
       </c>
-      <c r="V21" t="n" s="27">
+      <c r="X21" t="n" s="27">
         <v>5368820.0</v>
       </c>
-      <c r="W21" t="n" s="27">
+      <c r="Y21" t="n" s="27">
         <v>7403845.0</v>
       </c>
-      <c r="X21" t="n" s="27">
+      <c r="Z21" t="n" s="27">
         <v>4910980.0</v>
       </c>
-      <c r="Y21" t="n" s="27">
+      <c r="AA21" t="n" s="27">
         <v>6448133.0</v>
       </c>
-      <c r="Z21" t="n" s="27">
+      <c r="AB21" t="n" s="27">
         <v>6638119.0</v>
       </c>
-      <c r="AA21" t="n" s="27">
+      <c r="AC21" t="n" s="27">
         <v>6837069.0</v>
       </c>
-      <c r="AB21" t="n" s="27">
+      <c r="AD21" t="n" s="27">
         <v>5950233.0</v>
       </c>
-      <c r="AC21" t="n" s="27">
+      <c r="AE21" t="n" s="27">
         <v>6150798.0</v>
       </c>
-      <c r="AD21" t="n" s="27">
+      <c r="AF21" t="n" s="27">
         <v>5308900.0</v>
       </c>
-      <c r="AE21" t="n" s="27">
+      <c r="AG21" t="n" s="27">
         <v>5521698.0</v>
       </c>
-      <c r="AF21" t="n" s="27">
+      <c r="AH21" t="n" s="27">
         <v>5795162.0</v>
       </c>
-      <c r="AG21" t="n" s="27">
+      <c r="AI21" t="n" s="27">
         <v>5813517.0</v>
       </c>
-      <c r="AH21" t="n" s="27">
+      <c r="AJ21" t="n" s="27">
         <v>5898541.0</v>
       </c>
-      <c r="AI21" t="n" s="27">
+      <c r="AK21" t="n" s="27">
         <v>6511455.0</v>
       </c>
-      <c r="AJ21" t="n" s="27">
+      <c r="AL21" t="n" s="27">
         <v>7310962.0</v>
       </c>
-      <c r="AK21" t="n" s="27">
+      <c r="AM21" t="n" s="27">
         <v>6221788.0</v>
       </c>
-      <c r="AL21" t="n" s="27">
+      <c r="AN21" t="n" s="27">
         <v>6331301.0</v>
       </c>
-      <c r="AM21" t="n" s="27">
+      <c r="AO21" t="n" s="27">
         <v>7244700.0</v>
       </c>
-      <c r="AN21" t="n" s="27">
+      <c r="AP21" t="n" s="27">
         <v>5346391.0</v>
       </c>
-      <c r="AO21" t="n" s="27">
+      <c r="AQ21" t="n" s="27">
         <v>3914775.0</v>
       </c>
-      <c r="AP21" t="n" s="27">
+      <c r="AR21" t="n" s="27">
         <v>4317721.0</v>
       </c>
-      <c r="AQ21" t="n" s="27">
+      <c r="AS21" t="n" s="27">
         <v>4315257.0</v>
       </c>
-      <c r="AR21" t="n" s="27">
+      <c r="AT21" t="n" s="27">
         <v>2905821.0</v>
       </c>
-      <c r="AS21" t="n" s="27">
+      <c r="AU21" t="n" s="27">
         <v>2910675.0</v>
       </c>
-      <c r="AT21" t="n" s="27">
+      <c r="AV21" t="n" s="27">
         <v>3000613.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B22" t="n" s="28">
-        <v>298740.0</v>
+        <v>322740.0</v>
       </c>
       <c r="C22" t="n" s="28">
-        <v>298740.0</v>
+        <v>322740.0</v>
       </c>
       <c r="D22" t="n" s="28">
         <v>298740.0</v>
       </c>
       <c r="E22" t="n" s="28">
         <v>298740.0</v>
       </c>
       <c r="F22" t="n" s="28">
+        <v>298740.0</v>
+      </c>
+      <c r="G22" t="n" s="28">
+        <v>298740.0</v>
+      </c>
+      <c r="H22" t="n" s="28">
         <v>79416.0</v>
       </c>
-      <c r="G22" t="n" s="28">
+      <c r="I22" t="n" s="28">
         <v>52317.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40508.0</v>
       </c>
       <c r="J22" t="n" s="28">
         <v>40508.0</v>
       </c>
       <c r="K22" t="n" s="28">
-        <v>519331.0</v>
+        <v>40508.0</v>
       </c>
       <c r="L22" t="n" s="28">
-        <v>519331.0</v>
+        <v>40508.0</v>
       </c>
       <c r="M22" t="n" s="28">
         <v>519331.0</v>
       </c>
       <c r="N22" t="n" s="28">
         <v>519331.0</v>
       </c>
       <c r="O22" t="n" s="28">
         <v>519331.0</v>
       </c>
       <c r="P22" t="n" s="28">
         <v>519331.0</v>
       </c>
       <c r="Q22" t="n" s="28">
-        <v>3959267.0</v>
+        <v>519331.0</v>
       </c>
       <c r="R22" t="n" s="28">
-        <v>3959267.0</v>
+        <v>519331.0</v>
       </c>
       <c r="S22" t="n" s="28">
         <v>3959267.0</v>
       </c>
       <c r="T22" t="n" s="28">
         <v>3959267.0</v>
       </c>
       <c r="U22" t="n" s="28">
         <v>3959267.0</v>
       </c>
       <c r="V22" t="n" s="28">
         <v>3959267.0</v>
       </c>
       <c r="W22" t="n" s="28">
         <v>3959267.0</v>
       </c>
       <c r="X22" t="n" s="28">
+        <v>3959267.0</v>
+      </c>
+      <c r="Y22" t="n" s="28">
+        <v>3959267.0</v>
+      </c>
+      <c r="Z22" t="n" s="28">
         <v>1370200.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6851000.0</v>
       </c>
       <c r="AA22" t="n" s="28">
         <v>6851000.0</v>
       </c>
       <c r="AB22" t="n" s="28">
+        <v>6851000.0</v>
+      </c>
+      <c r="AC22" t="n" s="28">
+        <v>6851000.0</v>
+      </c>
+      <c r="AD22" t="n" s="28">
         <v>5851000.0</v>
       </c>
-      <c r="AC22" t="n" s="28">
+      <c r="AE22" t="n" s="28">
         <v>5851000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4950000.0</v>
       </c>
       <c r="AF22" t="n" s="28">
         <v>4950000.0</v>
       </c>
       <c r="AG22" t="n" s="28">
         <v>4950000.0</v>
       </c>
       <c r="AH22" t="n" s="28">
         <v>4950000.0</v>
       </c>
       <c r="AI22" t="n" s="28">
         <v>4950000.0</v>
       </c>
       <c r="AJ22" t="n" s="28">
         <v>4950000.0</v>
       </c>
       <c r="AK22" t="n" s="28">
         <v>4950000.0</v>
       </c>
       <c r="AL22" t="n" s="28">
         <v>4950000.0</v>
       </c>
       <c r="AM22" t="n" s="28">
         <v>4950000.0</v>
       </c>
       <c r="AN22" t="n" s="28">
+        <v>4950000.0</v>
+      </c>
+      <c r="AO22" t="n" s="28">
+        <v>4950000.0</v>
+      </c>
+      <c r="AP22" t="n" s="28">
         <v>4271000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="AQ22" t="n" s="28">
         <v>3600000.0</v>
       </c>
       <c r="AR22" t="n" s="28">
+        <v>3600000.0</v>
+      </c>
+      <c r="AS22" t="n" s="28">
+        <v>3600000.0</v>
+      </c>
+      <c r="AT22" t="n" s="28">
         <v>2850000.0</v>
       </c>
-      <c r="AS22" t="n" s="28">
+      <c r="AU22" t="n" s="28">
         <v>2850000.0</v>
       </c>
-      <c r="AT22" t="n" s="28">
+      <c r="AV22" t="n" s="28">
         <v>2850000.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>2993143.0</v>
+      </c>
+      <c r="C23" t="n" s="29">
+        <v>2794524.0</v>
+      </c>
+      <c r="D23" t="n" s="29">
         <v>3119054.0</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>3119054.0</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="F23" t="n" s="29">
         <v>2747475.0</v>
       </c>
-      <c r="E23" t="n" s="29">
+      <c r="G23" t="n" s="29">
         <v>2854606.0</v>
       </c>
-      <c r="F23" t="n" s="29">
-[...4 lines deleted...]
-      </c>
       <c r="H23" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="I23" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="J23" t="n" s="29">
         <v>4282313.0</v>
       </c>
-      <c r="I23" t="n" s="29">
+      <c r="K23" t="n" s="29">
         <v>3609675.0</v>
       </c>
-      <c r="J23" t="n" s="29">
+      <c r="L23" t="n" s="29">
         <v>3609675.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3296507.0</v>
       </c>
       <c r="M23" t="n" s="29">
         <v>3296507.0</v>
       </c>
       <c r="N23" t="n" s="29">
+        <v>3296507.0</v>
+      </c>
+      <c r="O23" t="n" s="29">
+        <v>3296507.0</v>
+      </c>
+      <c r="P23" t="n" s="29">
         <v>1134101.0</v>
       </c>
-      <c r="O23" t="n" s="29">
-[...4 lines deleted...]
-      </c>
       <c r="Q23" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="R23" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="S23" t="n" s="29">
         <v>24997.0</v>
       </c>
-      <c r="R23" t="n" s="29">
-[...4 lines deleted...]
-      </c>
       <c r="T23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="U23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="V23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="W23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="X23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="Y23" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="Z23" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="AA23" t="n" s="29">
         <v>28567.0</v>
       </c>
-      <c r="Z23" t="n" s="29">
+      <c r="AB23" t="n" s="29">
         <v>31758.0</v>
       </c>
-      <c r="AA23" t="n" s="29">
+      <c r="AC23" t="n" s="29">
         <v>31758.0</v>
       </c>
-      <c r="AB23" t="n" s="29">
+      <c r="AD23" t="n" s="29">
         <v>33303.0</v>
       </c>
-      <c r="AC23" t="n" s="29">
+      <c r="AE23" t="n" s="29">
         <v>181523.0</v>
       </c>
-      <c r="AD23" t="n" s="29">
+      <c r="AF23" t="n" s="29">
         <v>178251.0</v>
       </c>
-      <c r="AE23" t="n" s="29">
+      <c r="AG23" t="n" s="29">
         <v>30841.0</v>
       </c>
-      <c r="AF23" t="n" s="29">
+      <c r="AH23" t="n" s="29">
         <v>31958.0</v>
       </c>
-      <c r="AG23" t="n" s="29">
+      <c r="AI23" t="n" s="29">
         <v>50198.0</v>
       </c>
-      <c r="AH23" t="n" s="29">
+      <c r="AJ23" t="n" s="29">
         <v>74248.0</v>
       </c>
-      <c r="AI23" t="n" s="29">
+      <c r="AK23" t="n" s="29">
         <v>675498.0</v>
       </c>
-      <c r="AJ23" t="n" s="29">
+      <c r="AL23" t="n" s="29">
         <v>733873.0</v>
       </c>
-      <c r="AK23" t="n" s="29">
+      <c r="AM23" t="n" s="29">
         <v>56842.0</v>
       </c>
-      <c r="AL23" t="n" s="29">
+      <c r="AN23" t="n" s="29">
         <v>75324.0</v>
       </c>
-      <c r="AM23" t="n" s="29">
+      <c r="AO23" t="n" s="29">
         <v>1208143.0</v>
       </c>
-      <c r="AN23" t="n" s="29">
+      <c r="AP23" t="n" s="29">
         <v>134305.0</v>
       </c>
-      <c r="AO23" t="n" s="29">
+      <c r="AQ23" t="n" s="29">
         <v>133746.0</v>
       </c>
-      <c r="AP23" t="n" s="29">
+      <c r="AR23" t="n" s="29">
         <v>134166.0</v>
       </c>
-      <c r="AQ23" t="n" s="29">
+      <c r="AS23" t="n" s="29">
         <v>126719.0</v>
       </c>
-      <c r="AR23" t="n" s="29">
+      <c r="AT23" t="n" s="29">
         <v>97440.0</v>
       </c>
-      <c r="AS23" t="n" s="29">
+      <c r="AU23" t="n" s="29">
         <v>139941.0</v>
       </c>
-      <c r="AT23" t="n" s="29">
+      <c r="AV23" t="n" s="29">
         <v>66274.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>8657175.0</v>
+      </c>
+      <c r="C24" t="n" s="30">
+        <v>8044354.0</v>
+      </c>
+      <c r="D24" t="n" s="30">
         <v>6424380.0</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>6424380.0</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>5025245.0</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>3558929.0</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>3506.0</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>33069.0</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="J24" t="n" s="30">
         <v>277728.0</v>
       </c>
-      <c r="I24" t="n" s="30">
+      <c r="K24" t="n" s="30">
         <v>233842.0</v>
       </c>
-      <c r="J24" t="n" s="30">
+      <c r="L24" t="n" s="30">
         <v>228240.0</v>
       </c>
-      <c r="K24" t="n" s="30">
+      <c r="M24" t="n" s="30">
         <v>214322.0</v>
       </c>
-      <c r="L24" t="n" s="30">
+      <c r="N24" t="n" s="30">
         <v>209820.0</v>
       </c>
-      <c r="M24" t="n" s="30">
+      <c r="O24" t="n" s="30">
         <v>197937.0</v>
       </c>
-      <c r="N24" t="n" s="30">
+      <c r="P24" t="n" s="30">
         <v>1172378.0</v>
       </c>
-      <c r="O24" t="n" s="30">
+      <c r="Q24" t="n" s="30">
         <v>4446894.0</v>
       </c>
-      <c r="P24" t="n" s="30">
+      <c r="R24" t="n" s="30">
         <v>1617791.0</v>
       </c>
-      <c r="Q24" t="n" s="30">
+      <c r="S24" t="n" s="30">
         <v>1859101.0</v>
       </c>
-      <c r="R24" t="n" s="30">
+      <c r="T24" t="n" s="30">
         <v>1599292.0</v>
       </c>
-      <c r="S24" t="n" s="30">
+      <c r="U24" t="n" s="30">
         <v>1405986.0</v>
       </c>
-      <c r="T24" t="n" s="30">
+      <c r="V24" t="n" s="30">
         <v>1492243.0</v>
       </c>
-      <c r="U24" t="n" s="30">
+      <c r="W24" t="n" s="30">
         <v>1680203.0</v>
       </c>
-      <c r="V24" t="n" s="30">
+      <c r="X24" t="n" s="30">
         <v>2407456.0</v>
       </c>
-      <c r="W24" t="n" s="30">
+      <c r="Y24" t="n" s="30">
         <v>3110225.0</v>
       </c>
-      <c r="X24" t="n" s="30">
+      <c r="Z24" t="n" s="30">
         <v>5530671.0</v>
       </c>
-      <c r="Y24" t="n" s="30">
+      <c r="AA24" t="n" s="30">
         <v>4041312.0</v>
       </c>
-      <c r="Z24" t="n" s="30">
+      <c r="AB24" t="n" s="30">
         <v>4603661.0</v>
       </c>
-      <c r="AA24" t="n" s="30">
+      <c r="AC24" t="n" s="30">
         <v>3009491.0</v>
       </c>
-      <c r="AB24" t="n" s="30">
+      <c r="AD24" t="n" s="30">
         <v>4071818.0</v>
       </c>
-      <c r="AC24" t="n" s="30">
+      <c r="AE24" t="n" s="30">
         <v>2336233.0</v>
       </c>
-      <c r="AD24" t="n" s="30">
+      <c r="AF24" t="n" s="30">
         <v>2991846.0</v>
       </c>
-      <c r="AE24" t="n" s="30">
+      <c r="AG24" t="n" s="30">
         <v>2769661.0</v>
       </c>
-      <c r="AF24" t="n" s="30">
+      <c r="AH24" t="n" s="30">
         <v>2427320.0</v>
       </c>
-      <c r="AG24" t="n" s="30">
+      <c r="AI24" t="n" s="30">
         <v>2133682.0</v>
       </c>
-      <c r="AH24" t="n" s="30">
+      <c r="AJ24" t="n" s="30">
         <v>1473025.0</v>
       </c>
-      <c r="AI24" t="n" s="30">
+      <c r="AK24" t="n" s="30">
         <v>2731775.0</v>
       </c>
-      <c r="AJ24" t="n" s="30">
+      <c r="AL24" t="n" s="30">
         <v>2632410.0</v>
       </c>
-      <c r="AK24" t="n" s="30">
+      <c r="AM24" t="n" s="30">
         <v>1596292.0</v>
       </c>
-      <c r="AL24" t="n" s="30">
+      <c r="AN24" t="n" s="30">
         <v>1209755.0</v>
       </c>
-      <c r="AM24" t="n" s="30">
+      <c r="AO24" t="n" s="30">
         <v>1255730.0</v>
       </c>
-      <c r="AN24" t="n" s="30">
+      <c r="AP24" t="n" s="30">
         <v>1625015.0</v>
       </c>
-      <c r="AO24" t="n" s="30">
+      <c r="AQ24" t="n" s="30">
         <v>2747027.0</v>
       </c>
-      <c r="AP24" t="n" s="30">
+      <c r="AR24" t="n" s="30">
         <v>1235982.0</v>
       </c>
-      <c r="AQ24" t="n" s="30">
+      <c r="AS24" t="n" s="30">
         <v>1138841.0</v>
       </c>
-      <c r="AR24" t="n" s="30">
+      <c r="AT24" t="n" s="30">
         <v>447617.0</v>
       </c>
-      <c r="AS24" t="n" s="30">
+      <c r="AU24" t="n" s="30">
         <v>460927.0</v>
       </c>
-      <c r="AT24" t="n" s="30">
+      <c r="AV24" t="n" s="30">
         <v>433327.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>1.8229765E7</v>
+      </c>
+      <c r="C25" t="n" s="31">
+        <v>1.8636018E7</v>
+      </c>
+      <c r="D25" t="n" s="31">
         <v>1.4383734E7</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>1.4383734E7</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>1.1353948E7</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>1.0927738E7</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>104585.0</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>87175.0</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="J25" t="n" s="31">
         <v>139730.0</v>
       </c>
-      <c r="I25" t="n" s="31">
+      <c r="K25" t="n" s="31">
         <v>3552479.0</v>
       </c>
-      <c r="J25" t="n" s="31">
+      <c r="L25" t="n" s="31">
         <v>3476958.0</v>
       </c>
-      <c r="K25" t="n" s="31">
+      <c r="M25" t="n" s="31">
         <v>3899921.0</v>
       </c>
-      <c r="L25" t="n" s="31">
+      <c r="N25" t="n" s="31">
         <v>3828923.0</v>
       </c>
-      <c r="M25" t="n" s="31">
+      <c r="O25" t="n" s="31">
         <v>3739532.0</v>
       </c>
-      <c r="N25" t="n" s="31">
+      <c r="P25" t="n" s="31">
         <v>2191649.0</v>
       </c>
-      <c r="O25" t="n" s="31">
+      <c r="Q25" t="n" s="31">
         <v>4291499.0</v>
       </c>
-      <c r="P25" t="n" s="31">
+      <c r="R25" t="n" s="31">
         <v>1459092.0</v>
       </c>
-      <c r="Q25" t="n" s="31">
+      <c r="S25" t="n" s="31">
         <v>2871971.0</v>
       </c>
-      <c r="R25" t="n" s="31">
+      <c r="T25" t="n" s="31">
         <v>3571612.0</v>
       </c>
-      <c r="S25" t="n" s="31">
+      <c r="U25" t="n" s="31">
         <v>2686150.0</v>
       </c>
-      <c r="T25" t="n" s="31">
+      <c r="V25" t="n" s="31">
         <v>5714043.0</v>
       </c>
-      <c r="U25" t="n" s="31">
+      <c r="W25" t="n" s="31">
         <v>6499423.0</v>
       </c>
-      <c r="V25" t="n" s="31">
+      <c r="X25" t="n" s="31">
         <v>7776276.0</v>
       </c>
-      <c r="W25" t="n" s="31">
+      <c r="Y25" t="n" s="31">
         <v>1.051407E7</v>
       </c>
-      <c r="X25" t="n" s="31">
+      <c r="Z25" t="n" s="31">
         <v>1.0441651E7</v>
       </c>
-      <c r="Y25" t="n" s="31">
+      <c r="AA25" t="n" s="31">
         <v>1.0518012E7</v>
       </c>
-      <c r="Z25" t="n" s="31">
+      <c r="AB25" t="n" s="31">
         <v>1.1273538E7</v>
       </c>
-      <c r="AA25" t="n" s="31">
+      <c r="AC25" t="n" s="31">
         <v>9878318.0</v>
       </c>
-      <c r="AB25" t="n" s="31">
+      <c r="AD25" t="n" s="31">
         <v>1.0055354E7</v>
       </c>
-      <c r="AC25" t="n" s="31">
+      <c r="AE25" t="n" s="31">
         <v>8668554.0</v>
       </c>
-      <c r="AD25" t="n" s="31">
+      <c r="AF25" t="n" s="31">
         <v>8478997.0</v>
       </c>
-      <c r="AE25" t="n" s="31">
+      <c r="AG25" t="n" s="31">
         <v>8322200.0</v>
       </c>
-      <c r="AF25" t="n" s="31">
+      <c r="AH25" t="n" s="31">
         <v>8254440.0</v>
       </c>
-      <c r="AG25" t="n" s="31">
+      <c r="AI25" t="n" s="31">
         <v>7997397.0</v>
       </c>
-      <c r="AH25" t="n" s="31">
+      <c r="AJ25" t="n" s="31">
         <v>7445814.0</v>
       </c>
-      <c r="AI25" t="n" s="31">
+      <c r="AK25" t="n" s="31">
         <v>9918728.0</v>
       </c>
-      <c r="AJ25" t="n" s="31">
+      <c r="AL25" t="n" s="31">
         <v>1.0677245E7</v>
       </c>
-      <c r="AK25" t="n" s="31">
+      <c r="AM25" t="n" s="31">
         <v>7874922.0</v>
       </c>
-      <c r="AL25" t="n" s="31">
+      <c r="AN25" t="n" s="31">
         <v>7616380.0</v>
       </c>
-      <c r="AM25" t="n" s="31">
+      <c r="AO25" t="n" s="31">
         <v>9708573.0</v>
       </c>
-      <c r="AN25" t="n" s="31">
+      <c r="AP25" t="n" s="31">
         <v>7105711.0</v>
       </c>
-      <c r="AO25" t="n" s="31">
+      <c r="AQ25" t="n" s="31">
         <v>6795548.0</v>
       </c>
-      <c r="AP25" t="n" s="31">
+      <c r="AR25" t="n" s="31">
         <v>5687869.0</v>
       </c>
-      <c r="AQ25" t="n" s="31">
+      <c r="AS25" t="n" s="31">
         <v>5580817.0</v>
       </c>
-      <c r="AR25" t="n" s="31">
+      <c r="AT25" t="n" s="31">
         <v>3450878.0</v>
       </c>
-      <c r="AS25" t="n" s="31">
+      <c r="AU25" t="n" s="31">
         <v>3511543.0</v>
       </c>
-      <c r="AT25" t="n" s="31">
+      <c r="AV25" t="n" s="31">
         <v>3500214.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B29" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B30" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B31" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B32" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B34" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:AT28"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:AT37"/>
+    <mergeCell ref="B28:AV28"/>
+    <mergeCell ref="B29:AV29"/>
+    <mergeCell ref="B30:AV30"/>
+    <mergeCell ref="B31:AV31"/>
+    <mergeCell ref="B32:AV32"/>
+    <mergeCell ref="B33:AV33"/>
+    <mergeCell ref="B34:AV34"/>
+    <mergeCell ref="A1:AV1"/>
+    <mergeCell ref="A2:AV2"/>
+    <mergeCell ref="A37:AV37"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>