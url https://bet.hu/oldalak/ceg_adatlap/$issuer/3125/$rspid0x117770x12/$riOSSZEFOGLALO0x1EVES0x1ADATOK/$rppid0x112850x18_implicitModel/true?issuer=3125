--- v0 (2025-12-19)
+++ v1 (2026-05-22)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="44">
   <si>
     <t>Összefoglaló éves adatok - Graphisoft Park SE</t>
   </si>
   <si>
     <t>Auditált, Konszolidált, IFRS; Üzleti év: Január 1 - December 31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2006 (1)</t>
   </si>
   <si>
     <t>2007 (1)</t>
   </si>
   <si>
     <t>2008 (1)</t>
   </si>
   <si>
     <t>2009 (2)</t>
   </si>
   <si>
     <t>2010 (2)</t>
   </si>
   <si>
@@ -72,50 +72,53 @@
     <t>2016 (3)</t>
   </si>
   <si>
     <t>2017 (2)</t>
   </si>
   <si>
     <t>2018 (2)</t>
   </si>
   <si>
     <t>2019 (2)</t>
   </si>
   <si>
     <t>2020 (2)</t>
   </si>
   <si>
     <t>2021 (2)</t>
   </si>
   <si>
     <t>2022 (2)</t>
   </si>
   <si>
     <t>2023 (4)</t>
   </si>
   <si>
     <t>2024 (4)</t>
+  </si>
+  <si>
+    <t>2025 (4)</t>
   </si>
   <si>
     <t>(ezer EUR)</t>
   </si>
   <si>
     <t>Árbevétel</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Egy részvényre jutó eredmény (EPS)</t>
   </si>
   <si>
     <t>Egy (törzs)részvényre jutó osztalék</t>
   </si>
@@ -245,76 +248,77 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:U26"/>
+  <dimension ref="A1:V26"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="38.12109375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="10.80078125" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="10.80078125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -344,116 +348,122 @@
       </c>
       <c r="M4" t="s" s="1">
         <v>14</v>
       </c>
       <c r="N4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="O4" t="s" s="1">
         <v>16</v>
       </c>
       <c r="P4" t="s" s="1">
         <v>17</v>
       </c>
       <c r="Q4" t="s" s="1">
         <v>18</v>
       </c>
       <c r="R4" t="s" s="1">
         <v>19</v>
       </c>
       <c r="S4" t="s" s="1">
         <v>20</v>
       </c>
       <c r="T4" t="s" s="1">
         <v>21</v>
       </c>
+      <c r="U4" t="s" s="1">
+        <v>22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="U5" t="s" s="2">
+        <v>23</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6" t="n" s="3">
         <v>1725.0</v>
       </c>
       <c r="C6" t="n" s="3">
         <v>5530.0</v>
       </c>
       <c r="D6" t="n" s="3">
         <v>6503.0</v>
       </c>
       <c r="E6" t="n" s="3">
         <v>6840.0</v>
       </c>
       <c r="F6" t="n" s="3">
         <v>7404.0</v>
       </c>
       <c r="G6" t="n" s="3">
         <v>8039.0</v>
       </c>
       <c r="H6" t="n" s="3">
         <v>8285.0</v>
       </c>
       <c r="I6" t="n" s="3">
         <v>8125.0</v>
       </c>
@@ -468,54 +478,57 @@
       </c>
       <c r="M6" t="n" s="3">
         <v>10624.0</v>
       </c>
       <c r="N6" t="n" s="3">
         <v>12819.0</v>
       </c>
       <c r="O6" t="n" s="3">
         <v>14249.0</v>
       </c>
       <c r="P6" t="n" s="3">
         <v>14539.0</v>
       </c>
       <c r="Q6" t="n" s="3">
         <v>14657.0</v>
       </c>
       <c r="R6" t="n" s="3">
         <v>15538.0</v>
       </c>
       <c r="S6" t="n" s="3">
         <v>16845.0</v>
       </c>
       <c r="T6" t="n" s="3">
         <v>17261.0</v>
       </c>
+      <c r="U6" t="n" s="3">
+        <v>17511.0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7" t="n" s="7">
         <v>-266.0</v>
       </c>
       <c r="C7" t="n" s="7">
         <v>2597.0</v>
       </c>
       <c r="D7" t="n" s="7">
         <v>2985.0</v>
       </c>
       <c r="E7" t="n" s="7">
         <v>2604.0</v>
       </c>
       <c r="F7" t="n" s="7">
         <v>2869.0</v>
       </c>
       <c r="G7" t="n" s="7">
         <v>3652.0</v>
       </c>
       <c r="H7" t="n" s="7">
         <v>3736.0</v>
       </c>
       <c r="I7" t="n" s="7">
         <v>5704.0</v>
       </c>
@@ -530,54 +543,57 @@
       </c>
       <c r="M7" t="n" s="7">
         <v>4908.0</v>
       </c>
       <c r="N7" t="n" s="7">
         <v>16545.0</v>
       </c>
       <c r="O7" t="n" s="7">
         <v>17609.0</v>
       </c>
       <c r="P7" t="n" s="7">
         <v>-10821.0</v>
       </c>
       <c r="Q7" t="n" s="7">
         <v>12982.0</v>
       </c>
       <c r="R7" t="n" s="7">
         <v>10512.0</v>
       </c>
       <c r="S7" t="n" s="7">
         <v>11169.0</v>
       </c>
       <c r="T7" t="n" s="7">
         <v>19081.0</v>
       </c>
+      <c r="U7" t="n" s="7">
+        <v>13048.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" t="n" s="8">
         <v>-17.0</v>
       </c>
       <c r="C8" t="n" s="8">
         <v>-807.0</v>
       </c>
       <c r="D8" t="n" s="8">
         <v>-2246.0</v>
       </c>
       <c r="E8" t="n" s="8">
         <v>-2602.0</v>
       </c>
       <c r="F8" t="n" s="8">
         <v>-2310.0</v>
       </c>
       <c r="G8" t="n" s="8">
         <v>-2056.0</v>
       </c>
       <c r="H8" t="n" s="8">
         <v>-1579.0</v>
       </c>
       <c r="I8" t="n" s="8">
         <v>-1230.0</v>
       </c>
@@ -592,54 +608,57 @@
       </c>
       <c r="M8" t="n" s="8">
         <v>-902.0</v>
       </c>
       <c r="N8" t="n" s="8">
         <v>-1417.0</v>
       </c>
       <c r="O8" t="n" s="8">
         <v>-1255.0</v>
       </c>
       <c r="P8" t="n" s="8">
         <v>-2926.0</v>
       </c>
       <c r="Q8" t="n" s="8">
         <v>-1920.0</v>
       </c>
       <c r="R8" t="n" s="8">
         <v>-1707.0</v>
       </c>
       <c r="S8" t="n" s="8">
         <v>-986.0</v>
       </c>
       <c r="T8" t="n" s="8">
         <v>-1634.0</v>
       </c>
+      <c r="U8" t="n" s="8">
+        <v>-60.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9" t="n" s="9">
         <v>-283.0</v>
       </c>
       <c r="C9" t="n" s="9">
         <v>1790.0</v>
       </c>
       <c r="D9" t="n" s="9">
         <v>739.0</v>
       </c>
       <c r="E9" t="n" s="9">
         <v>2.0</v>
       </c>
       <c r="F9" t="n" s="9">
         <v>559.0</v>
       </c>
       <c r="G9" t="n" s="9">
         <v>1596.0</v>
       </c>
       <c r="H9" t="n" s="9">
         <v>2157.0</v>
       </c>
       <c r="I9" t="n" s="9">
         <v>4474.0</v>
       </c>
@@ -654,54 +673,57 @@
       </c>
       <c r="M9" t="n" s="9">
         <v>4006.0</v>
       </c>
       <c r="N9" t="n" s="9">
         <v>15128.0</v>
       </c>
       <c r="O9" t="n" s="9">
         <v>16354.0</v>
       </c>
       <c r="P9" t="n" s="9">
         <v>-13747.0</v>
       </c>
       <c r="Q9" t="n" s="9">
         <v>11062.0</v>
       </c>
       <c r="R9" t="n" s="9">
         <v>8805.0</v>
       </c>
       <c r="S9" t="n" s="9">
         <v>10183.0</v>
       </c>
       <c r="T9" t="n" s="9">
         <v>17447.0</v>
       </c>
+      <c r="U9" t="n" s="9">
+        <v>12988.0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10" t="n" s="10">
         <v>-440.0</v>
       </c>
       <c r="C10" t="n" s="10">
         <v>1364.0</v>
       </c>
       <c r="D10" t="n" s="10">
         <v>531.0</v>
       </c>
       <c r="E10" t="n" s="10">
         <v>-88.0</v>
       </c>
       <c r="F10" t="n" s="10">
         <v>289.0</v>
       </c>
       <c r="G10" t="n" s="10">
         <v>1441.0</v>
       </c>
       <c r="H10" t="n" s="10">
         <v>1844.0</v>
       </c>
       <c r="I10" t="n" s="10">
         <v>3964.0</v>
       </c>
@@ -716,54 +738,57 @@
       </c>
       <c r="M10" t="n" s="10">
         <v>4371.0</v>
       </c>
       <c r="N10" t="n" s="10">
         <v>15083.0</v>
       </c>
       <c r="O10" t="n" s="10">
         <v>16330.0</v>
       </c>
       <c r="P10" t="n" s="10">
         <v>-13770.0</v>
       </c>
       <c r="Q10" t="n" s="10">
         <v>11042.0</v>
       </c>
       <c r="R10" t="n" s="10">
         <v>8786.0</v>
       </c>
       <c r="S10" t="n" s="10">
         <v>10162.0</v>
       </c>
       <c r="T10" t="n" s="10">
         <v>17082.0</v>
       </c>
+      <c r="U10" t="n" s="10">
+        <v>12888.0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11" t="n" s="11">
         <v>-0.04</v>
       </c>
       <c r="C11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="D11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="E11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="F11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="G11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="H11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="I11" t="s" s="11">
         <v>2</v>
       </c>
@@ -778,54 +803,57 @@
       </c>
       <c r="M11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="N11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="O11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="P11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="Q11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="R11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="S11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="T11" t="s" s="11">
         <v>2</v>
       </c>
+      <c r="U11" t="s" s="11">
+        <v>2</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12" t="n" s="12">
         <v>8.0</v>
       </c>
       <c r="C12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="D12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="E12" t="n" s="12">
         <v>25.0</v>
       </c>
       <c r="F12" t="n" s="12">
         <v>25.0</v>
       </c>
       <c r="G12" t="n" s="12">
         <v>35.0</v>
       </c>
       <c r="H12" t="n" s="12">
         <v>40.0</v>
       </c>
       <c r="I12" t="n" s="12">
         <v>90.0</v>
       </c>
@@ -840,54 +868,57 @@
       </c>
       <c r="M12" t="n" s="12">
         <v>93.0</v>
       </c>
       <c r="N12" t="n" s="12">
         <v>126.0</v>
       </c>
       <c r="O12" t="n" s="12">
         <v>1060.0</v>
       </c>
       <c r="P12" t="n" s="12">
         <v>357.0</v>
       </c>
       <c r="Q12" t="n" s="12">
         <v>160.0</v>
       </c>
       <c r="R12" t="n" s="12">
         <v>201.0</v>
       </c>
       <c r="S12" t="n" s="12">
         <v>0.7</v>
       </c>
       <c r="T12" t="n" s="12">
         <v>0.71</v>
       </c>
+      <c r="U12" t="n" s="12">
+        <v>1.83</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13" t="n" s="13">
         <v>38504.0</v>
       </c>
       <c r="C13" t="n" s="13">
         <v>46322.0</v>
       </c>
       <c r="D13" t="n" s="13">
         <v>64322.0</v>
       </c>
       <c r="E13" t="n" s="13">
         <v>68907.0</v>
       </c>
       <c r="F13" t="n" s="13">
         <v>67527.0</v>
       </c>
       <c r="G13" t="n" s="13">
         <v>64404.0</v>
       </c>
       <c r="H13" t="n" s="13">
         <v>9312.0</v>
       </c>
       <c r="I13" t="n" s="13">
         <v>61504.0</v>
       </c>
@@ -902,54 +933,57 @@
       </c>
       <c r="M13" t="n" s="13">
         <v>88426.0</v>
       </c>
       <c r="N13" t="n" s="13">
         <v>241712.0</v>
       </c>
       <c r="O13" t="n" s="13">
         <v>248909.0</v>
       </c>
       <c r="P13" t="n" s="13">
         <v>226110.0</v>
       </c>
       <c r="Q13" t="n" s="13">
         <v>226629.0</v>
       </c>
       <c r="R13" t="n" s="13">
         <v>231405.0</v>
       </c>
       <c r="S13" t="n" s="13">
         <v>224710.0</v>
       </c>
       <c r="T13" t="n" s="13">
         <v>227496.0</v>
       </c>
+      <c r="U13" t="n" s="13">
+        <v>211818.0</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14" t="n" s="18">
         <v>213.0</v>
       </c>
       <c r="C14" t="n" s="18">
         <v>213.0</v>
       </c>
       <c r="D14" t="n" s="18">
         <v>213.0</v>
       </c>
       <c r="E14" t="n" s="18">
         <v>213.0</v>
       </c>
       <c r="F14" t="n" s="18">
         <v>213.0</v>
       </c>
       <c r="G14" t="n" s="18">
         <v>213.0</v>
       </c>
       <c r="H14" t="n" s="18">
         <v>213.0</v>
       </c>
       <c r="I14" t="n" s="18">
         <v>213.0</v>
       </c>
@@ -964,54 +998,57 @@
       </c>
       <c r="M14" t="n" s="18">
         <v>250.0</v>
       </c>
       <c r="N14" t="n" s="18">
         <v>250.0</v>
       </c>
       <c r="O14" t="n" s="18">
         <v>250.0</v>
       </c>
       <c r="P14" t="n" s="18">
         <v>250.0</v>
       </c>
       <c r="Q14" t="n" s="18">
         <v>250.0</v>
       </c>
       <c r="R14" t="n" s="18">
         <v>250.0</v>
       </c>
       <c r="S14" t="n" s="18">
         <v>250.0</v>
       </c>
       <c r="T14" t="n" s="18">
         <v>250.0</v>
       </c>
+      <c r="U14" t="n" s="18">
+        <v>250.0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15" t="n" s="19">
         <v>22609.0</v>
       </c>
       <c r="C15" t="n" s="19">
         <v>23546.0</v>
       </c>
       <c r="D15" t="n" s="19">
         <v>23196.0</v>
       </c>
       <c r="E15" t="n" s="19">
         <v>23083.0</v>
       </c>
       <c r="F15" t="n" s="19">
         <v>21994.0</v>
       </c>
       <c r="G15" t="n" s="19">
         <v>19599.0</v>
       </c>
       <c r="H15" t="n" s="19">
         <v>20646.0</v>
       </c>
       <c r="I15" t="n" s="19">
         <v>23050.0</v>
       </c>
@@ -1026,54 +1063,57 @@
       </c>
       <c r="M15" t="n" s="19">
         <v>26040.0</v>
       </c>
       <c r="N15" t="n" s="19">
         <v>167545.0</v>
       </c>
       <c r="O15" t="n" s="19">
         <v>178670.0</v>
       </c>
       <c r="P15" t="n" s="19">
         <v>133011.0</v>
       </c>
       <c r="Q15" t="n" s="19">
         <v>135854.0</v>
       </c>
       <c r="R15" t="n" s="19">
         <v>149619.0</v>
       </c>
       <c r="S15" t="n" s="19">
         <v>152157.0</v>
       </c>
       <c r="T15" t="n" s="19">
         <v>160813.0</v>
       </c>
+      <c r="U15" t="n" s="19">
+        <v>164994.0</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B16" t="n" s="20">
         <v>39634.0</v>
       </c>
       <c r="C16" t="n" s="20">
         <v>48192.0</v>
       </c>
       <c r="D16" t="n" s="20">
         <v>85066.0</v>
       </c>
       <c r="E16" t="n" s="20">
         <v>79913.0</v>
       </c>
       <c r="F16" t="n" s="20">
         <v>77509.0</v>
       </c>
       <c r="G16" t="n" s="20">
         <v>72979.0</v>
       </c>
       <c r="H16" t="n" s="20">
         <v>71893.0</v>
       </c>
       <c r="I16" t="n" s="20">
         <v>72419.0</v>
       </c>
@@ -1088,54 +1128,57 @@
       </c>
       <c r="M16" t="n" s="20">
         <v>103912.0</v>
       </c>
       <c r="N16" t="n" s="20">
         <v>251757.0</v>
       </c>
       <c r="O16" t="n" s="20">
         <v>299225.0</v>
       </c>
       <c r="P16" t="n" s="20">
         <v>245378.0</v>
       </c>
       <c r="Q16" t="n" s="20">
         <v>239994.0</v>
       </c>
       <c r="R16" t="n" s="20">
         <v>249152.0</v>
       </c>
       <c r="S16" t="n" s="20">
         <v>244123.0</v>
       </c>
       <c r="T16" t="n" s="20">
         <v>245441.0</v>
       </c>
+      <c r="U16" t="n" s="20">
+        <v>236323.0</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B17" t="n" s="21">
         <v>9.0</v>
       </c>
       <c r="C17" t="n" s="21">
         <v>11.0</v>
       </c>
       <c r="D17" t="n" s="21">
         <v>14.0</v>
       </c>
       <c r="E17" t="n" s="21">
         <v>12.0</v>
       </c>
       <c r="F17" t="n" s="21">
         <v>12.0</v>
       </c>
       <c r="G17" t="n" s="21">
         <v>12.0</v>
       </c>
       <c r="H17" t="n" s="21">
         <v>12.0</v>
       </c>
       <c r="I17" t="n" s="21">
         <v>14.0</v>
       </c>
@@ -1150,89 +1193,92 @@
       </c>
       <c r="M17" t="n" s="21">
         <v>26.0</v>
       </c>
       <c r="N17" t="n" s="21">
         <v>24.0</v>
       </c>
       <c r="O17" t="n" s="21">
         <v>24.0</v>
       </c>
       <c r="P17" t="n" s="21">
         <v>27.0</v>
       </c>
       <c r="Q17" t="n" s="21">
         <v>24.0</v>
       </c>
       <c r="R17" t="n" s="21">
         <v>24.0</v>
       </c>
       <c r="S17" t="n" s="21">
         <v>25.0</v>
       </c>
       <c r="T17" t="n" s="21">
         <v>25.0</v>
       </c>
+      <c r="U17" t="n" s="21">
+        <v>26.0</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B20:T20"/>
-[...5 lines deleted...]
-    <mergeCell ref="A26:T26"/>
+    <mergeCell ref="B20:U20"/>
+    <mergeCell ref="B21:U21"/>
+    <mergeCell ref="B22:U22"/>
+    <mergeCell ref="B23:U23"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A26:U26"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>