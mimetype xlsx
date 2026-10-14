--- v0 (2025-10-19)
+++ v1 (2026-10-14)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="113">
   <si>
     <t>Évközi jelentések pénzügyi adatai - Appeninn Nyrt.</t>
   </si>
   <si>
     <t>Auditált, nem konszolidált, magyar számviteli elvek alapján (Üzleti év: január 1 - december 31)</t>
   </si>
   <si>
     <t>Eredménykimutatás főbb adatai P&amp;L</t>
   </si>
   <si>
+    <t>2026. jan. - 2026. jún. (1)</t>
+  </si>
+  <si>
     <t>2025. jan. - 2025. jún. (1)</t>
   </si>
   <si>
     <t>2024. jan. - 2024. jún. (1)</t>
   </si>
   <si>
     <t>2023. jan. - 2023. jún. (1)</t>
   </si>
   <si>
     <t>2022. jan. - 2022. jún. (2)</t>
   </si>
   <si>
     <t>2021. jan. - 2021. jún. (2)</t>
   </si>
   <si>
     <t>2020. jan. - 2020. jún. (2)</t>
   </si>
   <si>
     <t>2019. jan. - 2019. jún. (2)</t>
   </si>
   <si>
     <t>2018. jan. - 2018. jún. (3)</t>
   </si>
   <si>
     <t>2017. jan. - 2017. jún. (3)</t>
@@ -150,50 +153,53 @@
     <t/>
   </si>
   <si>
     <t>(ezer EUR)</t>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>Értékesítés nettó árbevétele</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Mérleg főbb adatai</t>
+  </si>
+  <si>
+    <t>2026. jún. 30.</t>
   </si>
   <si>
     <t>2025. jún. 30.</t>
   </si>
   <si>
     <t>2024. jún. 30.</t>
   </si>
   <si>
     <t>2023. jún. 30.</t>
   </si>
   <si>
     <t>2022. jún. 30.</t>
   </si>
   <si>
     <t>2021. jún. 30.</t>
   </si>
   <si>
     <t>2020. jún. 30.</t>
   </si>
   <si>
     <t>2019. jún. 30.</t>
   </si>
   <si>
     <t>2018. jún. 30.</t>
   </si>
@@ -479,93 +485,94 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AL38"/>
+  <dimension ref="A1:AM38"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="38.12109375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="24.50390625" customWidth="true" bestFit="true"/>
-    <col min="11" max="11" width="24.97265625" customWidth="true" bestFit="true"/>
-[...25 lines deleted...]
-    <col min="37" max="37" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="25" max="25" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="27" max="27" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="29" max="29" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="30" max="30" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="31" max="31" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="32" max="32" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="33" max="33" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="34" max="34" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="35" max="35" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="36" max="36" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="37" max="37" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="38" max="38" width="24.50390625" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -646,2385 +653,2448 @@
       </c>
       <c r="AD4" t="s" s="1">
         <v>31</v>
       </c>
       <c r="AE4" t="s" s="1">
         <v>32</v>
       </c>
       <c r="AF4" t="s" s="1">
         <v>33</v>
       </c>
       <c r="AG4" t="s" s="1">
         <v>34</v>
       </c>
       <c r="AH4" t="s" s="1">
         <v>35</v>
       </c>
       <c r="AI4" t="s" s="1">
         <v>36</v>
       </c>
       <c r="AJ4" t="s" s="1">
         <v>37</v>
       </c>
       <c r="AK4" t="s" s="1">
         <v>38</v>
       </c>
+      <c r="AL4" t="s" s="1">
+        <v>39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="X5" t="s" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y5" t="s" s="2">
         <v>41</v>
       </c>
       <c r="Z5" t="s" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AA5" t="s" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AB5" t="s" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AC5" t="s" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AD5" t="s" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AE5" t="s" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AF5" t="s" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AG5" t="s" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AH5" t="s" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AI5" t="s" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AJ5" t="s" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AK5" t="s" s="2">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="AL5" t="s" s="2">
+        <v>42</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>11339.0</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>10797.0</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>11816.0</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>9093.0</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>4113.0</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>5044.0</v>
       </c>
-      <c r="G6" t="n" s="3">
+      <c r="H6" t="n" s="3">
         <v>4269.0</v>
       </c>
-      <c r="H6" t="n" s="3">
+      <c r="I6" t="n" s="3">
         <v>4660.0</v>
       </c>
-      <c r="I6" t="n" s="3">
+      <c r="J6" t="n" s="3">
         <v>2700.0</v>
       </c>
-      <c r="J6" t="n" s="3">
+      <c r="K6" t="n" s="3">
         <v>2604.0</v>
       </c>
-      <c r="K6" t="n" s="3">
+      <c r="L6" t="n" s="3">
         <v>4630.0</v>
       </c>
-      <c r="L6" t="n" s="3">
+      <c r="M6" t="n" s="3">
         <v>3434.0</v>
       </c>
-      <c r="M6" t="n" s="3">
+      <c r="N6" t="n" s="3">
         <v>2152.0</v>
       </c>
-      <c r="N6" t="n" s="3">
+      <c r="O6" t="n" s="3">
         <v>1020.0</v>
       </c>
-      <c r="O6" t="n" s="3">
+      <c r="P6" t="n" s="3">
         <v>4582.0</v>
       </c>
-      <c r="P6" t="n" s="3">
+      <c r="Q6" t="n" s="3">
         <v>3362.0</v>
       </c>
-      <c r="Q6" t="n" s="3">
+      <c r="R6" t="n" s="3">
         <v>2240.0</v>
       </c>
-      <c r="R6" t="n" s="3">
+      <c r="S6" t="n" s="3">
         <v>1456.0</v>
       </c>
-      <c r="S6" t="n" s="3">
+      <c r="T6" t="n" s="3">
         <v>4855.0</v>
       </c>
-      <c r="T6" t="n" s="3">
+      <c r="U6" t="n" s="3">
         <v>3763.0</v>
       </c>
-      <c r="U6" t="n" s="3">
+      <c r="V6" t="n" s="3">
         <v>2597.0</v>
       </c>
-      <c r="V6" t="n" s="3">
+      <c r="W6" t="n" s="3">
         <v>1246.0</v>
       </c>
-      <c r="W6" t="n" s="3">
+      <c r="X6" t="n" s="3">
         <v>5428.0</v>
       </c>
-      <c r="X6" t="n" s="3">
+      <c r="Y6" t="n" s="3">
         <v>3997.0</v>
       </c>
-      <c r="Y6" t="n" s="3">
+      <c r="Z6" t="n" s="3">
         <v>759822.0</v>
       </c>
-      <c r="Z6" t="n" s="3">
+      <c r="AA6" t="n" s="3">
         <v>381477.0</v>
       </c>
-      <c r="AA6" t="n" s="3">
+      <c r="AB6" t="n" s="3">
         <v>1361372.0</v>
       </c>
-      <c r="AB6" t="n" s="3">
+      <c r="AC6" t="n" s="3">
         <v>974120.0</v>
       </c>
-      <c r="AC6" t="n" s="3">
+      <c r="AD6" t="n" s="3">
         <v>608755.0</v>
       </c>
-      <c r="AD6" t="n" s="3">
+      <c r="AE6" t="n" s="3">
         <v>304371.0</v>
       </c>
-      <c r="AE6" t="n" s="3">
+      <c r="AF6" t="n" s="3">
         <v>944000.0</v>
       </c>
-      <c r="AF6" t="n" s="3">
+      <c r="AG6" t="n" s="3">
         <v>675969.0</v>
       </c>
-      <c r="AG6" t="n" s="3">
+      <c r="AH6" t="n" s="3">
         <v>397848.0</v>
       </c>
-      <c r="AH6" t="n" s="3">
+      <c r="AI6" t="n" s="3">
         <v>7828.0</v>
       </c>
-      <c r="AI6" t="n" s="3">
+      <c r="AJ6" t="n" s="3">
         <v>18000.0</v>
       </c>
-      <c r="AJ6" t="n" s="3">
+      <c r="AK6" t="n" s="3">
         <v>13500.0</v>
       </c>
-      <c r="AK6" t="n" s="3">
+      <c r="AL6" t="n" s="3">
         <v>9000.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>1916.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>3765.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>7511.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>12159.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>17489.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>3947.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>11392.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>3012.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>944.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>202.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>2719.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>1790.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>1156.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>507.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>295.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>1966.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>1366.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>998.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>2063.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>2085.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>1191.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>551.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>2615.0</v>
       </c>
-      <c r="X7" t="n" s="7">
+      <c r="Y7" t="n" s="7">
         <v>1837.0</v>
       </c>
-      <c r="Y7" t="n" s="7">
+      <c r="Z7" t="n" s="7">
         <v>363574.0</v>
       </c>
-      <c r="Z7" t="n" s="7">
+      <c r="AA7" t="n" s="7">
         <v>166822.0</v>
       </c>
-      <c r="AA7" t="n" s="7">
+      <c r="AB7" t="n" s="7">
         <v>687959.0</v>
       </c>
-      <c r="AB7" t="n" s="7">
+      <c r="AC7" t="n" s="7">
         <v>431611.0</v>
       </c>
-      <c r="AC7" t="n" s="7">
+      <c r="AD7" t="n" s="7">
         <v>-811971.0</v>
       </c>
-      <c r="AD7" t="n" s="7">
+      <c r="AE7" t="n" s="7">
         <v>191461.0</v>
       </c>
-      <c r="AE7" t="n" s="7">
+      <c r="AF7" t="n" s="7">
         <v>1765727.0</v>
       </c>
-      <c r="AF7" t="n" s="7">
+      <c r="AG7" t="n" s="7">
         <v>-302800.0</v>
       </c>
-      <c r="AG7" t="n" s="7">
+      <c r="AH7" t="n" s="7">
         <v>686934.0</v>
       </c>
-      <c r="AH7" t="n" s="7">
+      <c r="AI7" t="n" s="7">
         <v>-6691.0</v>
       </c>
-      <c r="AI7" t="n" s="7">
+      <c r="AJ7" t="n" s="7">
         <v>-5923.0</v>
       </c>
-      <c r="AJ7" t="n" s="7">
+      <c r="AK7" t="n" s="7">
         <v>3626.0</v>
       </c>
-      <c r="AK7" t="n" s="7">
+      <c r="AL7" t="n" s="7">
         <v>5237.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>-4100.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>-214.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>-663.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>592.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>1512.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>908.0</v>
       </c>
-      <c r="G8" t="n" s="8">
+      <c r="H8" t="n" s="8">
         <v>-1495.0</v>
       </c>
-      <c r="H8" t="n" s="8">
+      <c r="I8" t="n" s="8">
         <v>7341.0</v>
       </c>
-      <c r="I8" t="n" s="8">
+      <c r="J8" t="n" s="8">
         <v>-111.0</v>
       </c>
-      <c r="J8" t="n" s="8">
+      <c r="K8" t="n" s="8">
         <v>516.0</v>
       </c>
-      <c r="K8" t="s" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="L8" t="s" s="8">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="M8" t="n" s="8">
+        <v>40</v>
+      </c>
+      <c r="M8" t="s" s="8">
+        <v>40</v>
+      </c>
+      <c r="N8" t="n" s="8">
         <v>-629.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>-253.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>5666.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>221.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>-209.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>-342.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>-2264.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>-1316.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>-711.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>-214.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>-961.0</v>
       </c>
-      <c r="X8" t="n" s="8">
+      <c r="Y8" t="n" s="8">
         <v>131.0</v>
       </c>
-      <c r="Y8" t="n" s="8">
+      <c r="Z8" t="n" s="8">
         <v>-234814.0</v>
       </c>
-      <c r="Z8" t="n" s="8">
+      <c r="AA8" t="n" s="8">
         <v>601586.0</v>
       </c>
-      <c r="AA8" t="n" s="8">
+      <c r="AB8" t="n" s="8">
         <v>280773.0</v>
       </c>
-      <c r="AB8" t="n" s="8">
+      <c r="AC8" t="n" s="8">
         <v>832315.0</v>
       </c>
-      <c r="AC8" t="n" s="8">
+      <c r="AD8" t="n" s="8">
         <v>765564.0</v>
       </c>
-      <c r="AD8" t="n" s="8">
+      <c r="AE8" t="n" s="8">
         <v>-100438.0</v>
       </c>
-      <c r="AE8" t="n" s="8">
+      <c r="AF8" t="n" s="8">
         <v>-1666085.0</v>
       </c>
-      <c r="AF8" t="n" s="8">
+      <c r="AG8" t="n" s="8">
         <v>-195453.0</v>
       </c>
-      <c r="AG8" t="n" s="8">
+      <c r="AH8" t="n" s="8">
         <v>-25643.0</v>
       </c>
-      <c r="AH8" t="n" s="8">
+      <c r="AI8" t="n" s="8">
         <v>8163.0</v>
       </c>
-      <c r="AI8" t="n" s="8">
+      <c r="AJ8" t="n" s="8">
         <v>73692.0</v>
       </c>
-      <c r="AJ8" t="n" s="8">
+      <c r="AK8" t="n" s="8">
         <v>-2866.0</v>
       </c>
-      <c r="AK8" t="n" s="8">
+      <c r="AL8" t="n" s="8">
         <v>-130.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>-6016.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>3551.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>6845.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>1794.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>14014.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>4518.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>7476.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>10353.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>833.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>-10.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>1695.0</v>
       </c>
-      <c r="L9" t="s" s="9">
-[...2 lines deleted...]
-      <c r="M9" t="n" s="9">
+      <c r="M9" t="s" s="9">
+        <v>40</v>
+      </c>
+      <c r="N9" t="n" s="9">
         <v>469.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>254.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>4372.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>1164.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>718.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>236.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>-2157.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>897.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>138.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>101.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>1833.0</v>
       </c>
-      <c r="X9" t="n" s="9">
+      <c r="Y9" t="n" s="9">
         <v>1821.0</v>
       </c>
-      <c r="Y9" t="n" s="9">
+      <c r="Z9" t="n" s="9">
         <v>294379.0</v>
       </c>
-      <c r="Z9" t="n" s="9">
+      <c r="AA9" t="n" s="9">
         <v>354881.0</v>
       </c>
-      <c r="AA9" t="n" s="9">
+      <c r="AB9" t="n" s="9">
         <v>358576.0</v>
       </c>
-      <c r="AB9" t="n" s="9">
+      <c r="AC9" t="n" s="9">
         <v>116966.0</v>
       </c>
-      <c r="AC9" t="n" s="9">
+      <c r="AD9" t="n" s="9">
         <v>-46407.0</v>
       </c>
-      <c r="AD9" t="n" s="9">
+      <c r="AE9" t="n" s="9">
         <v>74673.0</v>
       </c>
-      <c r="AE9" t="n" s="9">
+      <c r="AF9" t="n" s="9">
         <v>99642.0</v>
       </c>
-      <c r="AF9" t="n" s="9">
+      <c r="AG9" t="n" s="9">
         <v>-589553.0</v>
       </c>
-      <c r="AG9" t="n" s="9">
+      <c r="AH9" t="n" s="9">
         <v>661291.0</v>
       </c>
-      <c r="AH9" t="n" s="9">
+      <c r="AI9" t="n" s="9">
         <v>1472.0</v>
       </c>
-      <c r="AI9" t="n" s="9">
+      <c r="AJ9" t="n" s="9">
         <v>68038.0</v>
       </c>
-      <c r="AJ9" t="n" s="9">
+      <c r="AK9" t="n" s="9">
         <v>760.0</v>
       </c>
-      <c r="AK9" t="n" s="9">
+      <c r="AL9" t="n" s="9">
         <v>5107.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>-6222.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>3419.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>7032.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>2248.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>13175.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>4027.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>6436.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>10030.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>723.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>-38.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>2608.0</v>
       </c>
-      <c r="L10" t="s" s="10">
-[...2 lines deleted...]
-      <c r="M10" t="n" s="10">
+      <c r="M10" t="s" s="10">
+        <v>40</v>
+      </c>
+      <c r="N10" t="n" s="10">
         <v>412.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>229.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>3358.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>891.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>551.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>79.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>-1856.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>718.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>40.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>101.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>1501.0</v>
       </c>
-      <c r="X10" t="n" s="10">
+      <c r="Y10" t="n" s="10">
         <v>1688.0</v>
       </c>
-      <c r="Y10" t="n" s="10">
+      <c r="Z10" t="n" s="10">
         <v>255287.0</v>
       </c>
-      <c r="Z10" t="n" s="10">
+      <c r="AA10" t="n" s="10">
         <v>345073.0</v>
       </c>
-      <c r="AA10" t="n" s="10">
+      <c r="AB10" t="n" s="10">
         <v>330658.0</v>
       </c>
-      <c r="AB10" t="n" s="10">
+      <c r="AC10" t="n" s="10">
         <v>86332.0</v>
       </c>
-      <c r="AC10" t="n" s="10">
+      <c r="AD10" t="n" s="10">
         <v>-82111.0</v>
       </c>
-      <c r="AD10" t="n" s="10">
+      <c r="AE10" t="n" s="10">
         <v>62600.0</v>
       </c>
-      <c r="AE10" t="n" s="10">
+      <c r="AF10" t="n" s="10">
         <v>219502.0</v>
       </c>
-      <c r="AF10" t="n" s="10">
+      <c r="AG10" t="n" s="10">
         <v>-631319.0</v>
       </c>
-      <c r="AG10" t="n" s="10">
+      <c r="AH10" t="n" s="10">
         <v>618188.0</v>
       </c>
-      <c r="AH10" t="n" s="10">
+      <c r="AI10" t="n" s="10">
         <v>1308.0</v>
       </c>
-      <c r="AI10" t="n" s="10">
+      <c r="AJ10" t="n" s="10">
         <v>66727.0</v>
       </c>
-      <c r="AJ10" t="n" s="10">
+      <c r="AK10" t="n" s="10">
         <v>634.0</v>
       </c>
-      <c r="AK10" t="n" s="10">
+      <c r="AL10" t="n" s="10">
         <v>4141.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M12" t="s" s="11">
+        <v>60</v>
+      </c>
+      <c r="N12" t="s" s="11">
+        <v>61</v>
+      </c>
+      <c r="O12" t="s" s="11">
+        <v>62</v>
+      </c>
+      <c r="P12" t="s" s="11">
         <v>59</v>
       </c>
-      <c r="N12" t="s" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="Q12" t="s" s="11">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="X12" t="s" s="11">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="Y12" t="s" s="11">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Z12" t="s" s="11">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AA12" t="s" s="11">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AB12" t="s" s="11">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AC12" t="s" s="11">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AD12" t="s" s="11">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AE12" t="s" s="11">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AF12" t="s" s="11">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AG12" t="s" s="11">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AH12" t="s" s="11">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AI12" t="s" s="11">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="AJ12" t="s" s="11">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="AK12" t="s" s="11">
-        <v>82</v>
+        <v>83</v>
+      </c>
+      <c r="AL12" t="s" s="11">
+        <v>84</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="R13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="T13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="V13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="X13" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y13" t="s" s="12">
         <v>41</v>
       </c>
       <c r="Z13" t="s" s="12">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AA13" t="s" s="12">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AB13" t="s" s="12">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AC13" t="s" s="12">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AD13" t="s" s="12">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AE13" t="s" s="12">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AF13" t="s" s="12">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AG13" t="s" s="12">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AH13" t="s" s="12">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AI13" t="s" s="12">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AJ13" t="s" s="12">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AK13" t="s" s="12">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="AL13" t="s" s="12">
+        <v>42</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>191523.0</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>168910.0</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>171399.0</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>182348.0</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>126457.0</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>195420.0</v>
       </c>
-      <c r="G14" t="n" s="13">
+      <c r="H14" t="n" s="13">
         <v>173694.0</v>
       </c>
-      <c r="H14" t="n" s="13">
+      <c r="I14" t="n" s="13">
         <v>148816.0</v>
       </c>
-      <c r="I14" t="n" s="13">
+      <c r="J14" t="n" s="13">
         <v>88080.0</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="K14" t="n" s="13">
         <v>65547.0</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>63019.0</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>64925.0</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>64029.0</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>62501.0</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>62047.0</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>63296.0</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>64302.0</v>
       </c>
-      <c r="R14" t="n" s="13">
+      <c r="S14" t="n" s="13">
         <v>64437.0</v>
       </c>
-      <c r="S14" t="n" s="13">
+      <c r="T14" t="n" s="13">
         <v>67626.0</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>69972.0</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>69670.0</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>73071.0</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>73660.0</v>
       </c>
-      <c r="X14" t="n" s="13">
+      <c r="Y14" t="n" s="13">
         <v>73297.0</v>
       </c>
-      <c r="Y14" t="n" s="13">
+      <c r="Z14" t="n" s="13">
         <v>2.1761647E7</v>
       </c>
-      <c r="Z14" t="n" s="13">
+      <c r="AA14" t="n" s="13">
         <v>2.0877616E7</v>
       </c>
-      <c r="AA14" t="n" s="13">
+      <c r="AB14" t="n" s="13">
         <v>1.92948E7</v>
       </c>
-      <c r="AB14" t="n" s="13">
+      <c r="AC14" t="n" s="13">
         <v>1.8080091E7</v>
       </c>
-      <c r="AC14" t="n" s="13">
+      <c r="AD14" t="n" s="13">
         <v>1.7603413E7</v>
       </c>
-      <c r="AD14" t="n" s="13">
+      <c r="AE14" t="n" s="13">
         <v>1.4732116E7</v>
       </c>
-      <c r="AE14" t="n" s="13">
+      <c r="AF14" t="n" s="13">
         <v>1.6620862E7</v>
       </c>
-      <c r="AF14" t="n" s="13">
+      <c r="AG14" t="n" s="13">
         <v>1.3777857E7</v>
       </c>
-      <c r="AG14" t="n" s="13">
+      <c r="AH14" t="n" s="13">
         <v>1.4675983E7</v>
       </c>
-      <c r="AH14" t="n" s="13">
+      <c r="AI14" t="n" s="13">
         <v>3283817.0</v>
       </c>
-      <c r="AI14" t="n" s="13">
+      <c r="AJ14" t="n" s="13">
         <v>2757267.0</v>
       </c>
-      <c r="AJ14" t="n" s="13">
+      <c r="AK14" t="n" s="13">
         <v>2696377.0</v>
       </c>
-      <c r="AK14" t="n" s="13">
+      <c r="AL14" t="n" s="13">
         <v>2696377.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="C15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="D15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="E15" t="n" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F15" t="n" s="14">
         <v>73.0</v>
       </c>
-      <c r="F15" t="n" s="14">
+      <c r="G15" t="n" s="14">
         <v>4518.0</v>
       </c>
-      <c r="G15" t="n" s="14">
+      <c r="H15" t="n" s="14">
         <v>11607.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I15" t="n" s="14">
         <v>0.0</v>
       </c>
-      <c r="J15" t="s" s="14">
-        <v>39</v>
+      <c r="J15" t="n" s="14">
+        <v>0.0</v>
       </c>
       <c r="K15" t="s" s="14">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L15" t="s" s="14">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>2152.0</v>
+        <v>40</v>
+      </c>
+      <c r="M15" t="s" s="14">
+        <v>40</v>
       </c>
       <c r="N15" t="n" s="14">
         <v>2152.0</v>
       </c>
       <c r="O15" t="n" s="14">
+        <v>2152.0</v>
+      </c>
+      <c r="P15" t="n" s="14">
         <v>2963.0</v>
       </c>
-      <c r="P15" t="n" s="14">
+      <c r="Q15" t="n" s="14">
         <v>5292.0</v>
       </c>
-      <c r="Q15" t="n" s="14">
+      <c r="R15" t="n" s="14">
         <v>5499.0</v>
       </c>
-      <c r="R15" t="n" s="14">
+      <c r="S15" t="n" s="14">
         <v>5629.0</v>
       </c>
-      <c r="S15" t="n" s="14">
+      <c r="T15" t="n" s="14">
         <v>5937.0</v>
       </c>
-      <c r="T15" t="n" s="14">
+      <c r="U15" t="n" s="14">
         <v>6069.0</v>
       </c>
-      <c r="U15" t="n" s="14">
+      <c r="V15" t="n" s="14">
         <v>5881.0</v>
       </c>
-      <c r="V15" t="n" s="14">
+      <c r="W15" t="n" s="14">
         <v>7943.0</v>
       </c>
-      <c r="W15" t="n" s="14">
+      <c r="X15" t="n" s="14">
         <v>8457.0</v>
       </c>
-      <c r="X15" t="n" s="14">
+      <c r="Y15" t="n" s="14">
         <v>7733.0</v>
       </c>
-      <c r="Y15" t="n" s="14">
+      <c r="Z15" t="n" s="14">
         <v>2482997.0</v>
       </c>
-      <c r="Z15" t="n" s="14">
+      <c r="AA15" t="n" s="14">
         <v>5809.0</v>
       </c>
-      <c r="AA15" t="n" s="14">
+      <c r="AB15" t="n" s="14">
         <v>1982273.0</v>
       </c>
-      <c r="AB15" t="n" s="14">
+      <c r="AC15" t="n" s="14">
         <v>1923416.0</v>
       </c>
-      <c r="AC15" t="n" s="14">
+      <c r="AD15" t="n" s="14">
         <v>1947589.0</v>
       </c>
-      <c r="AD15" t="n" s="14">
+      <c r="AE15" t="n" s="14">
         <v>1381.0</v>
       </c>
-      <c r="AE15" t="n" s="14">
+      <c r="AF15" t="n" s="14">
         <v>1999413.0</v>
       </c>
-      <c r="AF15" t="n" s="14">
+      <c r="AG15" t="n" s="14">
         <v>1494.0</v>
       </c>
-      <c r="AG15" t="n" s="14">
+      <c r="AH15" t="n" s="14">
         <v>1609451.0</v>
       </c>
-      <c r="AH15" t="n" s="14">
+      <c r="AI15" t="n" s="14">
         <v>438.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="AK15" t="n" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AL15" t="n" s="14">
         <v>0.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>15.0</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>22.0</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>24.0</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>32.0</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>22.0</v>
       </c>
-      <c r="F16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>193.0</v>
       </c>
-      <c r="G16" t="n" s="18">
+      <c r="H16" t="n" s="18">
         <v>188.0</v>
       </c>
-      <c r="H16" t="n" s="18">
+      <c r="I16" t="n" s="18">
         <v>271.0</v>
       </c>
-      <c r="I16" t="n" s="18">
+      <c r="J16" t="n" s="18">
         <v>87660.0</v>
       </c>
-      <c r="J16" t="n" s="18">
+      <c r="K16" t="n" s="18">
         <v>64561.0</v>
       </c>
-      <c r="K16" t="n" s="18">
+      <c r="L16" t="n" s="18">
         <v>62040.0</v>
       </c>
-      <c r="L16" t="s" s="18">
-[...2 lines deleted...]
-      <c r="M16" t="n" s="18">
+      <c r="M16" t="s" s="18">
+        <v>40</v>
+      </c>
+      <c r="N16" t="n" s="18">
         <v>93.0</v>
       </c>
-      <c r="N16" t="n" s="18">
+      <c r="O16" t="n" s="18">
         <v>132.0</v>
       </c>
-      <c r="O16" t="n" s="18">
+      <c r="P16" t="n" s="18">
         <v>62047.0</v>
       </c>
-      <c r="P16" t="n" s="18">
+      <c r="Q16" t="n" s="18">
         <v>57944.0</v>
       </c>
-      <c r="Q16" t="n" s="18">
+      <c r="R16" t="n" s="18">
         <v>93.0</v>
       </c>
-      <c r="R16" t="n" s="18">
+      <c r="S16" t="n" s="18">
         <v>94.0</v>
       </c>
-      <c r="S16" t="n" s="18">
+      <c r="T16" t="n" s="18">
         <v>82.0</v>
       </c>
-      <c r="T16" t="n" s="18">
+      <c r="U16" t="n" s="18">
         <v>63699.0</v>
       </c>
-      <c r="U16" t="n" s="18">
+      <c r="V16" t="n" s="18">
         <v>718.0</v>
       </c>
-      <c r="V16" t="n" s="18">
+      <c r="W16" t="n" s="18">
         <v>65128.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65198.0</v>
       </c>
       <c r="X16" t="n" s="18">
         <v>65198.0</v>
       </c>
       <c r="Y16" t="n" s="18">
+        <v>65198.0</v>
+      </c>
+      <c r="Z16" t="n" s="18">
         <v>277930.0</v>
       </c>
-      <c r="Z16" t="n" s="18">
+      <c r="AA16" t="n" s="18">
         <v>295196.0</v>
       </c>
-      <c r="AA16" t="n" s="18">
+      <c r="AB16" t="n" s="18">
         <v>304912.0</v>
       </c>
-      <c r="AB16" t="n" s="18">
+      <c r="AC16" t="n" s="18">
         <v>322163.0</v>
       </c>
-      <c r="AC16" t="n" s="18">
+      <c r="AD16" t="n" s="18">
         <v>287168.0</v>
       </c>
-      <c r="AD16" t="n" s="18">
+      <c r="AE16" t="n" s="18">
         <v>1.4462359E7</v>
       </c>
-      <c r="AE16" t="n" s="18">
+      <c r="AF16" t="n" s="18">
         <v>351421.0</v>
       </c>
-      <c r="AF16" t="n" s="18">
+      <c r="AG16" t="n" s="18">
         <v>1.3344221E7</v>
       </c>
-      <c r="AG16" t="n" s="18">
+      <c r="AH16" t="n" s="18">
         <v>351267.0</v>
       </c>
-      <c r="AH16" t="n" s="18">
+      <c r="AI16" t="n" s="18">
         <v>40469.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AK16" t="n" s="18">
+        <v>0.0</v>
+      </c>
+      <c r="AL16" t="n" s="18">
         <v>0.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B17" t="n" s="19">
+        <v>12194.0</v>
+      </c>
+      <c r="C17" t="n" s="19">
         <v>2823.0</v>
       </c>
-      <c r="C17" t="n" s="19">
+      <c r="D17" t="n" s="19">
         <v>7686.0</v>
       </c>
-      <c r="D17" t="n" s="19">
+      <c r="E17" t="n" s="19">
         <v>7415.0</v>
       </c>
-      <c r="E17" t="n" s="19">
+      <c r="F17" t="n" s="19">
         <v>0.0</v>
       </c>
-      <c r="F17" t="n" s="19">
+      <c r="G17" t="n" s="19">
         <v>142.0</v>
       </c>
-      <c r="G17" t="n" s="19">
+      <c r="H17" t="n" s="19">
         <v>16.0</v>
       </c>
-      <c r="H17" t="n" s="19">
+      <c r="I17" t="n" s="19">
         <v>0.0</v>
       </c>
-      <c r="I17" t="n" s="19">
+      <c r="J17" t="n" s="19">
         <v>408.0</v>
       </c>
-      <c r="J17" t="n" s="19">
+      <c r="K17" t="n" s="19">
         <v>985.0</v>
       </c>
-      <c r="K17" t="s" s="19">
-[...1 lines deleted...]
-      </c>
       <c r="L17" t="s" s="19">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="M17" t="n" s="19">
+        <v>40</v>
+      </c>
+      <c r="M17" t="s" s="19">
+        <v>40</v>
+      </c>
+      <c r="N17" t="n" s="19">
         <v>1236.0</v>
       </c>
-      <c r="N17" t="n" s="19">
+      <c r="O17" t="n" s="19">
         <v>1244.0</v>
       </c>
-      <c r="O17" t="n" s="19">
+      <c r="P17" t="n" s="19">
         <v>443.0</v>
       </c>
-      <c r="P17" t="n" s="19">
+      <c r="Q17" t="n" s="19">
         <v>341.0</v>
       </c>
-      <c r="Q17" t="n" s="19">
+      <c r="R17" t="n" s="19">
         <v>304.0</v>
       </c>
-      <c r="R17" t="n" s="19">
+      <c r="S17" t="n" s="19">
         <v>347.0</v>
       </c>
-      <c r="S17" t="n" s="19">
+      <c r="T17" t="n" s="19">
         <v>499.0</v>
       </c>
-      <c r="T17" t="n" s="19">
+      <c r="U17" t="n" s="19">
         <v>0.0</v>
       </c>
-      <c r="U17" t="n" s="19">
+      <c r="V17" t="n" s="19">
         <v>528.0</v>
       </c>
-      <c r="V17" t="n" s="19">
+      <c r="W17" t="n" s="19">
         <v>0.0</v>
       </c>
-      <c r="W17" t="n" s="19">
+      <c r="X17" t="n" s="19">
         <v>73660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="Z17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="AA17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="AB17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="AC17" t="n" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" t="n" s="19">
         <v>6710.0</v>
       </c>
-      <c r="AD17" t="n" s="19">
+      <c r="AE17" t="n" s="19">
         <v>268376.0</v>
       </c>
-      <c r="AE17" t="n" s="19">
+      <c r="AF17" t="n" s="19">
         <v>5868.0</v>
       </c>
-      <c r="AF17" t="n" s="19">
+      <c r="AG17" t="n" s="19">
         <v>432142.0</v>
       </c>
-      <c r="AG17" t="n" s="19">
+      <c r="AH17" t="n" s="19">
         <v>9964.0</v>
       </c>
-      <c r="AH17" t="n" s="19">
+      <c r="AI17" t="n" s="19">
         <v>3242910.0</v>
       </c>
-      <c r="AI17" t="n" s="19">
+      <c r="AJ17" t="n" s="19">
         <v>2757267.0</v>
       </c>
-      <c r="AJ17" t="n" s="19">
+      <c r="AK17" t="n" s="19">
         <v>2696377.0</v>
       </c>
-      <c r="AK17" t="n" s="19">
+      <c r="AL17" t="n" s="19">
         <v>2696377.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>56720.0</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>67552.0</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>47541.0</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>25017.0</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>66300.0</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>33873.0</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>22581.0</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>7594.0</v>
       </c>
-      <c r="I18" t="n" s="20">
+      <c r="J18" t="n" s="20">
         <v>6217.0</v>
       </c>
-      <c r="J18" t="n" s="20">
+      <c r="K18" t="n" s="20">
         <v>1827.0</v>
       </c>
-      <c r="K18" t="n" s="20">
+      <c r="L18" t="n" s="20">
         <v>4163.0</v>
       </c>
-      <c r="L18" t="n" s="20">
+      <c r="M18" t="n" s="20">
         <v>23944.0</v>
       </c>
-      <c r="M18" t="n" s="20">
+      <c r="N18" t="n" s="20">
         <v>1356.0</v>
       </c>
-      <c r="N18" t="n" s="20">
+      <c r="O18" t="n" s="20">
         <v>1465.0</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>2768.0</v>
       </c>
-      <c r="P18" t="n" s="20">
+      <c r="Q18" t="n" s="20">
         <v>6203.0</v>
       </c>
-      <c r="Q18" t="n" s="20">
+      <c r="R18" t="n" s="20">
         <v>4413.0</v>
       </c>
-      <c r="R18" t="n" s="20">
+      <c r="S18" t="n" s="20">
         <v>4706.0</v>
       </c>
-      <c r="S18" t="n" s="20">
+      <c r="T18" t="n" s="20">
         <v>3764.0</v>
       </c>
-      <c r="T18" t="n" s="20">
+      <c r="U18" t="n" s="20">
         <v>3292.0</v>
       </c>
-      <c r="U18" t="n" s="20">
+      <c r="V18" t="n" s="20">
         <v>2674.0</v>
       </c>
-      <c r="V18" t="n" s="20">
+      <c r="W18" t="n" s="20">
         <v>2404.0</v>
       </c>
-      <c r="W18" t="n" s="20">
+      <c r="X18" t="n" s="20">
         <v>2027.0</v>
       </c>
-      <c r="X18" t="n" s="20">
+      <c r="Y18" t="n" s="20">
         <v>2170.0</v>
       </c>
-      <c r="Y18" t="n" s="20">
+      <c r="Z18" t="n" s="20">
         <v>872951.0</v>
       </c>
-      <c r="Z18" t="n" s="20">
+      <c r="AA18" t="n" s="20">
         <v>729289.0</v>
       </c>
-      <c r="AA18" t="n" s="20">
+      <c r="AB18" t="n" s="20">
         <v>784387.0</v>
       </c>
-      <c r="AB18" t="n" s="20">
+      <c r="AC18" t="n" s="20">
         <v>1037377.0</v>
       </c>
-      <c r="AC18" t="n" s="20">
+      <c r="AD18" t="n" s="20">
         <v>1027613.0</v>
       </c>
-      <c r="AD18" t="n" s="20">
+      <c r="AE18" t="n" s="20">
         <v>1525203.0</v>
       </c>
-      <c r="AE18" t="n" s="20">
+      <c r="AF18" t="n" s="20">
         <v>1170955.0</v>
       </c>
-      <c r="AF18" t="n" s="20">
+      <c r="AG18" t="n" s="20">
         <v>1826077.0</v>
       </c>
-      <c r="AG18" t="n" s="20">
+      <c r="AH18" t="n" s="20">
         <v>1436945.0</v>
       </c>
-      <c r="AH18" t="n" s="20">
+      <c r="AI18" t="n" s="20">
         <v>518378.0</v>
       </c>
-      <c r="AI18" t="n" s="20">
+      <c r="AJ18" t="n" s="20">
         <v>779738.0</v>
       </c>
-      <c r="AJ18" t="n" s="20">
+      <c r="AK18" t="n" s="20">
         <v>198085.0</v>
       </c>
-      <c r="AK18" t="n" s="20">
+      <c r="AL18" t="n" s="20">
         <v>12787.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="C19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="D19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="E19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="F19" t="n" s="21">
         <v>157.0</v>
       </c>
-      <c r="F19" t="n" s="21">
+      <c r="G19" t="n" s="21">
         <v>10661.0</v>
       </c>
-      <c r="G19" t="n" s="21">
+      <c r="H19" t="n" s="21">
         <v>507.0</v>
       </c>
-      <c r="H19" t="n" s="21">
+      <c r="I19" t="n" s="21">
         <v>57.0</v>
       </c>
-      <c r="I19" t="n" s="21">
+      <c r="J19" t="n" s="21">
         <v>0.0</v>
       </c>
-      <c r="J19" t="s" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="K19" t="s" s="21">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L19" t="s" s="21">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>4.0</v>
+        <v>40</v>
+      </c>
+      <c r="M19" t="s" s="21">
+        <v>40</v>
       </c>
       <c r="N19" t="n" s="21">
         <v>4.0</v>
       </c>
       <c r="O19" t="n" s="21">
         <v>4.0</v>
       </c>
       <c r="P19" t="n" s="21">
         <v>4.0</v>
       </c>
       <c r="Q19" t="n" s="21">
         <v>4.0</v>
       </c>
       <c r="R19" t="n" s="21">
         <v>4.0</v>
       </c>
       <c r="S19" t="n" s="21">
         <v>4.0</v>
       </c>
       <c r="T19" t="n" s="21">
         <v>4.0</v>
       </c>
       <c r="U19" t="n" s="21">
         <v>4.0</v>
       </c>
       <c r="V19" t="n" s="21">
         <v>4.0</v>
       </c>
       <c r="W19" t="n" s="21">
         <v>4.0</v>
       </c>
       <c r="X19" t="n" s="21">
         <v>4.0</v>
       </c>
       <c r="Y19" t="n" s="21">
+        <v>4.0</v>
+      </c>
+      <c r="Z19" t="n" s="21">
         <v>1170.0</v>
       </c>
-      <c r="Z19" t="n" s="21">
+      <c r="AA19" t="n" s="21">
         <v>1201.0</v>
       </c>
-      <c r="AA19" t="n" s="21">
+      <c r="AB19" t="n" s="21">
         <v>3877.0</v>
       </c>
-      <c r="AB19" t="n" s="21">
+      <c r="AC19" t="n" s="21">
         <v>1915.0</v>
       </c>
-      <c r="AC19" t="n" s="21">
+      <c r="AD19" t="n" s="21">
         <v>2080.0</v>
       </c>
-      <c r="AD19" t="n" s="21">
+      <c r="AE19" t="n" s="21">
         <v>1170.0</v>
       </c>
-      <c r="AE19" t="n" s="21">
+      <c r="AF19" t="n" s="21">
         <v>1190.0</v>
       </c>
-      <c r="AF19" t="n" s="21">
+      <c r="AG19" t="n" s="21">
         <v>2146.0</v>
       </c>
-      <c r="AG19" t="n" s="21">
+      <c r="AH19" t="n" s="21">
         <v>2511.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AJ19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AK19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="AL19" t="n" s="21">
         <v>0.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>248243.0</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>239307.0</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>219429.0</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>207365.0</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>192757.0</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>229299.0</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>196275.0</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>156411.0</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>94529.0</v>
       </c>
-      <c r="J20" t="n" s="22">
+      <c r="K20" t="n" s="22">
         <v>67840.0</v>
       </c>
-      <c r="K20" t="n" s="22">
+      <c r="L20" t="n" s="22">
         <v>67644.0</v>
       </c>
-      <c r="L20" t="n" s="22">
+      <c r="M20" t="n" s="22">
         <v>67320.0</v>
       </c>
-      <c r="M20" t="n" s="22">
+      <c r="N20" t="n" s="22">
         <v>65385.0</v>
       </c>
-      <c r="N20" t="n" s="22">
+      <c r="O20" t="n" s="22">
         <v>63966.0</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>64879.0</v>
       </c>
-      <c r="P20" t="n" s="22">
+      <c r="Q20" t="n" s="22">
         <v>69499.0</v>
       </c>
-      <c r="Q20" t="n" s="22">
+      <c r="R20" t="n" s="22">
         <v>68715.0</v>
       </c>
-      <c r="R20" t="n" s="22">
+      <c r="S20" t="n" s="22">
         <v>71457.0</v>
       </c>
-      <c r="S20" t="n" s="22">
+      <c r="T20" t="n" s="22">
         <v>71964.0</v>
       </c>
-      <c r="T20" t="n" s="22">
+      <c r="U20" t="n" s="22">
         <v>73894.0</v>
       </c>
-      <c r="U20" t="n" s="22">
+      <c r="V20" t="n" s="22">
         <v>72419.0</v>
       </c>
-      <c r="V20" t="n" s="22">
+      <c r="W20" t="n" s="22">
         <v>75550.0</v>
       </c>
-      <c r="W20" t="n" s="22">
+      <c r="X20" t="n" s="22">
         <v>75764.0</v>
       </c>
-      <c r="X20" t="n" s="22">
+      <c r="Y20" t="n" s="22">
         <v>75545.0</v>
       </c>
-      <c r="Y20" t="n" s="22">
+      <c r="Z20" t="n" s="22">
         <v>2.2747701E7</v>
       </c>
-      <c r="Z20" t="n" s="22">
+      <c r="AA20" t="n" s="22">
         <v>2.1668206E7</v>
       </c>
-      <c r="AA20" t="n" s="22">
+      <c r="AB20" t="n" s="22">
         <v>2.0140488E7</v>
       </c>
-      <c r="AB20" t="n" s="22">
+      <c r="AC20" t="n" s="22">
         <v>1.9155329E7</v>
       </c>
-      <c r="AC20" t="n" s="22">
+      <c r="AD20" t="n" s="22">
         <v>1.8631026E7</v>
       </c>
-      <c r="AD20" t="n" s="22">
+      <c r="AE20" t="n" s="22">
         <v>2.0785088E7</v>
       </c>
-      <c r="AE20" t="n" s="22">
+      <c r="AF20" t="n" s="22">
         <v>1.7791816E7</v>
       </c>
-      <c r="AF20" t="n" s="22">
+      <c r="AG20" t="n" s="22">
         <v>1.9890587E7</v>
       </c>
-      <c r="AG20" t="n" s="22">
+      <c r="AH20" t="n" s="22">
         <v>1.6112927E7</v>
       </c>
-      <c r="AH20" t="n" s="22">
+      <c r="AI20" t="n" s="22">
         <v>3825257.0</v>
       </c>
-      <c r="AI20" t="n" s="22">
+      <c r="AJ20" t="n" s="22">
         <v>3544484.0</v>
       </c>
-      <c r="AJ20" t="n" s="22">
+      <c r="AK20" t="n" s="22">
         <v>2908735.0</v>
       </c>
-      <c r="AK20" t="n" s="22">
+      <c r="AL20" t="n" s="22">
         <v>2718165.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>128645.0</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>109188.0</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>115771.0</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>92950.0</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>81942.0</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>77835.0</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>74496.0</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>75718.0</v>
       </c>
-      <c r="I21" t="n" s="27">
+      <c r="J21" t="n" s="27">
         <v>46883.0</v>
       </c>
-      <c r="J21" t="n" s="27">
+      <c r="K21" t="n" s="27">
         <v>26065.0</v>
       </c>
-      <c r="K21" t="n" s="27">
+      <c r="L21" t="n" s="27">
         <v>28355.0</v>
       </c>
-      <c r="L21" t="n" s="27">
+      <c r="M21" t="n" s="27">
         <v>20493.0</v>
       </c>
-      <c r="M21" t="n" s="27">
+      <c r="N21" t="n" s="27">
         <v>24111.0</v>
       </c>
-      <c r="N21" t="n" s="27">
+      <c r="O21" t="n" s="27">
         <v>21831.0</v>
       </c>
-      <c r="O21" t="n" s="27">
+      <c r="P21" t="n" s="27">
         <v>22832.0</v>
       </c>
-      <c r="P21" t="n" s="27">
+      <c r="Q21" t="n" s="27">
         <v>20529.0</v>
       </c>
-      <c r="Q21" t="n" s="27">
+      <c r="R21" t="n" s="27">
         <v>20008.0</v>
       </c>
-      <c r="R21" t="n" s="27">
+      <c r="S21" t="n" s="27">
         <v>18893.0</v>
       </c>
-      <c r="S21" t="n" s="27">
+      <c r="T21" t="n" s="27">
         <v>18855.0</v>
       </c>
-      <c r="T21" t="n" s="27">
+      <c r="U21" t="n" s="27">
         <v>21596.0</v>
       </c>
-      <c r="U21" t="n" s="27">
+      <c r="V21" t="n" s="27">
         <v>19747.0</v>
       </c>
-      <c r="V21" t="n" s="27">
+      <c r="W21" t="n" s="27">
         <v>21184.0</v>
       </c>
-      <c r="W21" t="n" s="27">
+      <c r="X21" t="n" s="27">
         <v>21915.0</v>
       </c>
-      <c r="X21" t="n" s="27">
+      <c r="Y21" t="n" s="27">
         <v>21474.0</v>
       </c>
-      <c r="Y21" t="n" s="27">
+      <c r="Z21" t="n" s="27">
         <v>4850545.0</v>
       </c>
-      <c r="Z21" t="n" s="27">
+      <c r="AA21" t="n" s="27">
         <v>4623372.0</v>
       </c>
-      <c r="AA21" t="n" s="27">
+      <c r="AB21" t="n" s="27">
         <v>4534530.0</v>
       </c>
-      <c r="AB21" t="n" s="27">
+      <c r="AC21" t="n" s="27">
         <v>4420400.0</v>
       </c>
-      <c r="AC21" t="n" s="27">
+      <c r="AD21" t="n" s="27">
         <v>4782355.0</v>
       </c>
-      <c r="AD21" t="n" s="27">
+      <c r="AE21" t="n" s="27">
         <v>5472097.0</v>
       </c>
-      <c r="AE21" t="n" s="27">
+      <c r="AF21" t="n" s="27">
         <v>3774064.0</v>
       </c>
-      <c r="AF21" t="n" s="27">
+      <c r="AG21" t="n" s="27">
         <v>5512954.0</v>
       </c>
-      <c r="AG21" t="n" s="27">
+      <c r="AH21" t="n" s="27">
         <v>4295815.0</v>
       </c>
-      <c r="AH21" t="n" s="27">
+      <c r="AI21" t="n" s="27">
         <v>3214991.0</v>
       </c>
-      <c r="AI21" t="n" s="27">
+      <c r="AJ21" t="n" s="27">
         <v>3213683.0</v>
       </c>
-      <c r="AJ21" t="n" s="27">
+      <c r="AK21" t="n" s="27">
         <v>2560610.0</v>
       </c>
-      <c r="AK21" t="n" s="27">
+      <c r="AL21" t="n" s="27">
         <v>2564117.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>15217.0</v>
       </c>
       <c r="C22" t="n" s="28">
         <v>15217.0</v>
       </c>
       <c r="D22" t="n" s="28">
         <v>15217.0</v>
       </c>
       <c r="E22" t="n" s="28">
         <v>15217.0</v>
       </c>
       <c r="F22" t="n" s="28">
         <v>15217.0</v>
       </c>
       <c r="G22" t="n" s="28">
         <v>15217.0</v>
       </c>
       <c r="H22" t="n" s="28">
         <v>15217.0</v>
       </c>
       <c r="I22" t="n" s="28">
         <v>15217.0</v>
       </c>
       <c r="J22" t="n" s="28">
-        <v>12893.0</v>
+        <v>15217.0</v>
       </c>
       <c r="K22" t="n" s="28">
         <v>12893.0</v>
       </c>
       <c r="L22" t="n" s="28">
         <v>12893.0</v>
       </c>
       <c r="M22" t="n" s="28">
         <v>12893.0</v>
       </c>
       <c r="N22" t="n" s="28">
-        <v>11850.0</v>
+        <v>12893.0</v>
       </c>
       <c r="O22" t="n" s="28">
         <v>11850.0</v>
       </c>
       <c r="P22" t="n" s="28">
         <v>11850.0</v>
       </c>
       <c r="Q22" t="n" s="28">
+        <v>11850.0</v>
+      </c>
+      <c r="R22" t="n" s="28">
         <v>11851.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11850.0</v>
       </c>
       <c r="S22" t="n" s="28">
         <v>11850.0</v>
       </c>
       <c r="T22" t="n" s="28">
-        <v>11851.0</v>
+        <v>11850.0</v>
       </c>
       <c r="U22" t="n" s="28">
         <v>11851.0</v>
       </c>
       <c r="V22" t="n" s="28">
-        <v>11850.0</v>
+        <v>11851.0</v>
       </c>
       <c r="W22" t="n" s="28">
         <v>11850.0</v>
       </c>
       <c r="X22" t="n" s="28">
+        <v>11850.0</v>
+      </c>
+      <c r="Y22" t="n" s="28">
         <v>11851.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3250000.0</v>
       </c>
       <c r="Z22" t="n" s="28">
         <v>3250000.0</v>
       </c>
       <c r="AA22" t="n" s="28">
         <v>3250000.0</v>
       </c>
       <c r="AB22" t="n" s="28">
         <v>3250000.0</v>
       </c>
       <c r="AC22" t="n" s="28">
         <v>3250000.0</v>
       </c>
       <c r="AD22" t="n" s="28">
-        <v>3011645.0</v>
+        <v>3250000.0</v>
       </c>
       <c r="AE22" t="n" s="28">
         <v>3011645.0</v>
       </c>
       <c r="AF22" t="n" s="28">
         <v>3011645.0</v>
       </c>
       <c r="AG22" t="n" s="28">
         <v>3011645.0</v>
       </c>
       <c r="AH22" t="n" s="28">
-        <v>2755660.0</v>
+        <v>3011645.0</v>
       </c>
       <c r="AI22" t="n" s="28">
         <v>2755660.0</v>
       </c>
       <c r="AJ22" t="n" s="28">
+        <v>2755660.0</v>
+      </c>
+      <c r="AK22" t="n" s="28">
         <v>2560000.0</v>
       </c>
-      <c r="AK22" t="n" s="28">
+      <c r="AL22" t="n" s="28">
         <v>2560000.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>111121.0</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>107103.0</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>96276.0</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>105869.0</v>
       </c>
-      <c r="E23" t="n" s="29">
+      <c r="F23" t="n" s="29">
         <v>88694.0</v>
       </c>
-      <c r="F23" t="n" s="29">
+      <c r="G23" t="n" s="29">
         <v>112236.0</v>
       </c>
-      <c r="G23" t="n" s="29">
+      <c r="H23" t="n" s="29">
         <v>101486.0</v>
       </c>
-      <c r="H23" t="n" s="29">
+      <c r="I23" t="n" s="29">
         <v>72015.0</v>
       </c>
-      <c r="I23" t="n" s="29">
+      <c r="J23" t="n" s="29">
         <v>38304.0</v>
       </c>
-      <c r="J23" t="n" s="29">
+      <c r="K23" t="n" s="29">
         <v>36099.0</v>
       </c>
-      <c r="K23" t="n" s="29">
+      <c r="L23" t="n" s="29">
         <v>35032.0</v>
       </c>
-      <c r="L23" t="n" s="29">
+      <c r="M23" t="n" s="29">
         <v>38590.0</v>
       </c>
-      <c r="M23" t="n" s="29">
+      <c r="N23" t="n" s="29">
         <v>38339.0</v>
       </c>
-      <c r="N23" t="n" s="29">
+      <c r="O23" t="n" s="29">
         <v>38650.0</v>
       </c>
-      <c r="O23" t="n" s="29">
+      <c r="P23" t="n" s="29">
         <v>38860.0</v>
       </c>
-      <c r="P23" t="n" s="29">
+      <c r="Q23" t="n" s="29">
         <v>44818.0</v>
       </c>
-      <c r="Q23" t="n" s="29">
+      <c r="R23" t="n" s="29">
         <v>44976.0</v>
       </c>
-      <c r="R23" t="n" s="29">
+      <c r="S23" t="n" s="29">
         <v>46193.0</v>
       </c>
-      <c r="S23" t="n" s="29">
+      <c r="T23" t="n" s="29">
         <v>46297.0</v>
       </c>
-      <c r="T23" t="n" s="29">
+      <c r="U23" t="n" s="29">
         <v>47902.0</v>
       </c>
-      <c r="U23" t="n" s="29">
+      <c r="V23" t="n" s="29">
         <v>48888.0</v>
       </c>
-      <c r="V23" t="n" s="29">
+      <c r="W23" t="n" s="29">
         <v>50791.0</v>
       </c>
-      <c r="W23" t="n" s="29">
+      <c r="X23" t="n" s="29">
         <v>50576.0</v>
       </c>
-      <c r="X23" t="n" s="29">
+      <c r="Y23" t="n" s="29">
         <v>50181.0</v>
       </c>
-      <c r="Y23" t="n" s="29">
+      <c r="Z23" t="n" s="29">
         <v>1.645329E7</v>
       </c>
-      <c r="Z23" t="n" s="29">
+      <c r="AA23" t="n" s="29">
         <v>1.5517641E7</v>
       </c>
-      <c r="AA23" t="n" s="29">
+      <c r="AB23" t="n" s="29">
         <v>1.4212775E7</v>
       </c>
-      <c r="AB23" t="n" s="29">
+      <c r="AC23" t="n" s="29">
         <v>1.3946258E7</v>
       </c>
-      <c r="AC23" t="n" s="29">
+      <c r="AD23" t="n" s="29">
         <v>1.2901763E7</v>
       </c>
-      <c r="AD23" t="n" s="29">
+      <c r="AE23" t="n" s="29">
         <v>1.1877625E7</v>
       </c>
-      <c r="AE23" t="n" s="29">
+      <c r="AF23" t="n" s="29">
         <v>1.2906548E7</v>
       </c>
-      <c r="AF23" t="n" s="29">
+      <c r="AG23" t="n" s="29">
         <v>1.1491698E7</v>
       </c>
-      <c r="AG23" t="n" s="29">
+      <c r="AH23" t="n" s="29">
         <v>1.1064292E7</v>
       </c>
-      <c r="AH23" t="n" s="29">
+      <c r="AI23" t="n" s="29">
         <v>339799.0</v>
       </c>
-      <c r="AI23" t="n" s="29">
+      <c r="AJ23" t="n" s="29">
         <v>289283.0</v>
       </c>
-      <c r="AJ23" t="n" s="29">
+      <c r="AK23" t="n" s="29">
         <v>312022.0</v>
       </c>
-      <c r="AK23" t="n" s="29">
+      <c r="AL23" t="n" s="29">
         <v>110795.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>8477.0</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>7799.0</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>7382.0</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>8546.0</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>22121.0</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>37118.0</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>19116.0</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>8677.0</v>
       </c>
-      <c r="I24" t="n" s="30">
+      <c r="J24" t="n" s="30">
         <v>47646.0</v>
       </c>
-      <c r="J24" t="n" s="30">
+      <c r="K24" t="n" s="30">
         <v>5675.0</v>
       </c>
-      <c r="K24" t="n" s="30">
+      <c r="L24" t="n" s="30">
         <v>4257.0</v>
       </c>
-      <c r="L24" t="n" s="30">
+      <c r="M24" t="n" s="30">
         <v>2870.0</v>
       </c>
-      <c r="M24" t="n" s="30">
+      <c r="N24" t="n" s="30">
         <v>2935.0</v>
       </c>
-      <c r="N24" t="n" s="30">
+      <c r="O24" t="n" s="30">
         <v>3485.0</v>
       </c>
-      <c r="O24" t="n" s="30">
+      <c r="P24" t="n" s="30">
         <v>3244.0</v>
       </c>
-      <c r="P24" t="n" s="30">
+      <c r="Q24" t="n" s="30">
         <v>4152.0</v>
       </c>
-      <c r="Q24" t="n" s="30">
+      <c r="R24" t="n" s="30">
         <v>3732.0</v>
       </c>
-      <c r="R24" t="n" s="30">
+      <c r="S24" t="n" s="30">
         <v>4500.0</v>
       </c>
-      <c r="S24" t="n" s="30">
+      <c r="T24" t="n" s="30">
         <v>6620.0</v>
       </c>
-      <c r="T24" t="n" s="30">
+      <c r="U24" t="n" s="30">
         <v>4217.0</v>
       </c>
-      <c r="U24" t="n" s="30">
+      <c r="V24" t="n" s="30">
         <v>3784.0</v>
       </c>
-      <c r="V24" t="n" s="30">
+      <c r="W24" t="n" s="30">
         <v>3576.0</v>
       </c>
-      <c r="W24" t="n" s="30">
+      <c r="X24" t="n" s="30">
         <v>3273.0</v>
       </c>
-      <c r="X24" t="n" s="30">
+      <c r="Y24" t="n" s="30">
         <v>3890.0</v>
       </c>
-      <c r="Y24" t="n" s="30">
+      <c r="Z24" t="n" s="30">
         <v>1445609.0</v>
       </c>
-      <c r="Z24" t="n" s="30">
+      <c r="AA24" t="n" s="30">
         <v>1377395.0</v>
       </c>
-      <c r="AA24" t="n" s="30">
+      <c r="AB24" t="n" s="30">
         <v>1262188.0</v>
       </c>
-      <c r="AB24" t="n" s="30">
+      <c r="AC24" t="n" s="30">
         <v>626922.0</v>
       </c>
-      <c r="AC24" t="n" s="30">
+      <c r="AD24" t="n" s="30">
         <v>946908.0</v>
       </c>
-      <c r="AD24" t="n" s="30">
+      <c r="AE24" t="n" s="30">
         <v>1039005.0</v>
       </c>
-      <c r="AE24" t="n" s="30">
+      <c r="AF24" t="n" s="30">
         <v>910141.0</v>
       </c>
-      <c r="AF24" t="n" s="30">
+      <c r="AG24" t="n" s="30">
         <v>809531.0</v>
       </c>
-      <c r="AG24" t="n" s="30">
+      <c r="AH24" t="n" s="30">
         <v>752821.0</v>
       </c>
-      <c r="AH24" t="n" s="30">
+      <c r="AI24" t="n" s="30">
         <v>262772.0</v>
       </c>
-      <c r="AI24" t="n" s="30">
+      <c r="AJ24" t="n" s="30">
         <v>37096.0</v>
       </c>
-      <c r="AJ24" t="n" s="30">
+      <c r="AK24" t="n" s="30">
         <v>34371.0</v>
       </c>
-      <c r="AK24" t="n" s="30">
+      <c r="AL24" t="n" s="30">
         <v>42713.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>248243.0</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>239307.0</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>219429.0</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>207365.0</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>192757.0</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>229299.0</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>196275.0</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>156411.0</v>
       </c>
-      <c r="I25" t="n" s="31">
+      <c r="J25" t="n" s="31">
         <v>94529.0</v>
       </c>
-      <c r="J25" t="n" s="31">
+      <c r="K25" t="n" s="31">
         <v>67840.0</v>
       </c>
-      <c r="K25" t="n" s="31">
+      <c r="L25" t="n" s="31">
         <v>67644.0</v>
       </c>
-      <c r="L25" t="n" s="31">
+      <c r="M25" t="n" s="31">
         <v>67320.0</v>
       </c>
-      <c r="M25" t="n" s="31">
+      <c r="N25" t="n" s="31">
         <v>65385.0</v>
       </c>
-      <c r="N25" t="n" s="31">
+      <c r="O25" t="n" s="31">
         <v>63966.0</v>
       </c>
-      <c r="O25" t="n" s="31">
+      <c r="P25" t="n" s="31">
         <v>64879.0</v>
       </c>
-      <c r="P25" t="n" s="31">
+      <c r="Q25" t="n" s="31">
         <v>69499.0</v>
       </c>
-      <c r="Q25" t="n" s="31">
+      <c r="R25" t="n" s="31">
         <v>68715.0</v>
       </c>
-      <c r="R25" t="n" s="31">
+      <c r="S25" t="n" s="31">
         <v>71457.0</v>
       </c>
-      <c r="S25" t="n" s="31">
+      <c r="T25" t="n" s="31">
         <v>71964.0</v>
       </c>
-      <c r="T25" t="n" s="31">
+      <c r="U25" t="n" s="31">
         <v>73894.0</v>
       </c>
-      <c r="U25" t="n" s="31">
+      <c r="V25" t="n" s="31">
         <v>72419.0</v>
       </c>
-      <c r="V25" t="n" s="31">
+      <c r="W25" t="n" s="31">
         <v>75550.0</v>
       </c>
-      <c r="W25" t="n" s="31">
+      <c r="X25" t="n" s="31">
         <v>75764.0</v>
       </c>
-      <c r="X25" t="n" s="31">
+      <c r="Y25" t="n" s="31">
         <v>75545.0</v>
       </c>
-      <c r="Y25" t="n" s="31">
+      <c r="Z25" t="n" s="31">
         <v>2.2747701E7</v>
       </c>
-      <c r="Z25" t="n" s="31">
+      <c r="AA25" t="n" s="31">
         <v>2.1668206E7</v>
       </c>
-      <c r="AA25" t="n" s="31">
+      <c r="AB25" t="n" s="31">
         <v>2.0140488E7</v>
       </c>
-      <c r="AB25" t="n" s="31">
+      <c r="AC25" t="n" s="31">
         <v>1.9155329E7</v>
       </c>
-      <c r="AC25" t="n" s="31">
+      <c r="AD25" t="n" s="31">
         <v>1.8631026E7</v>
       </c>
-      <c r="AD25" t="n" s="31">
+      <c r="AE25" t="n" s="31">
         <v>2.0785088E7</v>
       </c>
-      <c r="AE25" t="n" s="31">
+      <c r="AF25" t="n" s="31">
         <v>1.7791816E7</v>
       </c>
-      <c r="AF25" t="n" s="31">
+      <c r="AG25" t="n" s="31">
         <v>1.9890587E7</v>
       </c>
-      <c r="AG25" t="n" s="31">
+      <c r="AH25" t="n" s="31">
         <v>1.6112927E7</v>
       </c>
-      <c r="AH25" t="n" s="31">
+      <c r="AI25" t="n" s="31">
         <v>3825257.0</v>
       </c>
-      <c r="AI25" t="n" s="31">
+      <c r="AJ25" t="n" s="31">
         <v>3544484.0</v>
       </c>
-      <c r="AJ25" t="n" s="31">
+      <c r="AK25" t="n" s="31">
         <v>2908735.0</v>
       </c>
-      <c r="AK25" t="n" s="31">
+      <c r="AL25" t="n" s="31">
         <v>2718165.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B33" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B34" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:AK28"/>
-[...9 lines deleted...]
-    <mergeCell ref="A38:AK38"/>
+    <mergeCell ref="B28:AL28"/>
+    <mergeCell ref="B29:AL29"/>
+    <mergeCell ref="B30:AL30"/>
+    <mergeCell ref="B31:AL31"/>
+    <mergeCell ref="B32:AL32"/>
+    <mergeCell ref="B33:AL33"/>
+    <mergeCell ref="B34:AL34"/>
+    <mergeCell ref="B35:AL35"/>
+    <mergeCell ref="A1:AL1"/>
+    <mergeCell ref="A2:AL2"/>
+    <mergeCell ref="A38:AL38"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>