--- v0 (2025-10-30)
+++ v1 (2026-05-25)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="39">
   <si>
     <t>Összefoglaló éves adatok - ALTEO Nyrt.</t>
   </si>
   <si>
     <t>Auditált, Konszolidált, IFRS; Üzleti év: Január 1 - December 31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2008 (1)</t>
   </si>
   <si>
     <t>2009 (2)</t>
   </si>
   <si>
     <t>2010 (2)</t>
   </si>
   <si>
     <t>2011 (2)</t>
   </si>
   <si>
     <t>2012 (2)</t>
   </si>
   <si>
@@ -66,50 +66,53 @@
     <t>2016 (2)</t>
   </si>
   <si>
     <t>2017 (2)</t>
   </si>
   <si>
     <t>2018 (2)</t>
   </si>
   <si>
     <t>2019 (2)</t>
   </si>
   <si>
     <t>2020 (2)</t>
   </si>
   <si>
     <t>2021 (2)</t>
   </si>
   <si>
     <t>2022 (2)</t>
   </si>
   <si>
     <t>2023 (3)</t>
   </si>
   <si>
     <t>2024 (3)</t>
+  </si>
+  <si>
+    <t>2025 (3)</t>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>Árbevétel</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Egy (törzs)részvényre jutó osztalék</t>
   </si>
   <si>
     <t>Befektetett eszközök</t>
   </si>
@@ -230,74 +233,75 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:S24"/>
+  <dimension ref="A1:T24"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="38.12109375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="11.5390625" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="11.5390625" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="11.5390625" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -321,110 +325,116 @@
       </c>
       <c r="K4" t="s" s="1">
         <v>12</v>
       </c>
       <c r="L4" t="s" s="1">
         <v>13</v>
       </c>
       <c r="M4" t="s" s="1">
         <v>14</v>
       </c>
       <c r="N4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="O4" t="s" s="1">
         <v>16</v>
       </c>
       <c r="P4" t="s" s="1">
         <v>17</v>
       </c>
       <c r="Q4" t="s" s="1">
         <v>18</v>
       </c>
       <c r="R4" t="s" s="1">
         <v>19</v>
       </c>
+      <c r="S4" t="s" s="1">
+        <v>20</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="S5" t="s" s="2">
+        <v>21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="C6" t="n" s="3">
         <v>1090919.0</v>
       </c>
       <c r="D6" t="n" s="3">
         <v>5657873.0</v>
       </c>
       <c r="E6" t="n" s="3">
         <v>4855856.0</v>
       </c>
       <c r="F6" t="n" s="3">
         <v>5545700.0</v>
       </c>
       <c r="G6" t="n" s="3">
         <v>6172394.0</v>
       </c>
       <c r="H6" t="n" s="3">
         <v>5860044.0</v>
       </c>
       <c r="I6" t="n" s="3">
         <v>1.0699412E7</v>
       </c>
@@ -433,54 +443,57 @@
       </c>
       <c r="K6" t="n" s="3">
         <v>1.8389284E7</v>
       </c>
       <c r="L6" t="n" s="3">
         <v>1.8685767E7</v>
       </c>
       <c r="M6" t="n" s="3">
         <v>2.557335E7</v>
       </c>
       <c r="N6" t="n" s="3">
         <v>3.2981301E7</v>
       </c>
       <c r="O6" t="n" s="3">
         <v>4.4249449E7</v>
       </c>
       <c r="P6" t="n" s="3">
         <v>1.03027E8</v>
       </c>
       <c r="Q6" t="n" s="3">
         <v>9.5954E7</v>
       </c>
       <c r="R6" t="n" s="3">
         <v>1.05389E8</v>
       </c>
+      <c r="S6" t="n" s="3">
+        <v>1.23463E8</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7" t="n" s="7">
         <v>-74902.0</v>
       </c>
       <c r="C7" t="n" s="7">
         <v>-97718.0</v>
       </c>
       <c r="D7" t="n" s="7">
         <v>215312.0</v>
       </c>
       <c r="E7" t="n" s="7">
         <v>287094.0</v>
       </c>
       <c r="F7" t="n" s="7">
         <v>299907.0</v>
       </c>
       <c r="G7" t="n" s="7">
         <v>395442.0</v>
       </c>
       <c r="H7" t="n" s="7">
         <v>315286.0</v>
       </c>
       <c r="I7" t="n" s="7">
         <v>478393.0</v>
       </c>
@@ -489,54 +502,57 @@
       </c>
       <c r="K7" t="n" s="7">
         <v>1225600.0</v>
       </c>
       <c r="L7" t="n" s="7">
         <v>1038226.0</v>
       </c>
       <c r="M7" t="n" s="7">
         <v>1663285.0</v>
       </c>
       <c r="N7" t="n" s="7">
         <v>2564517.0</v>
       </c>
       <c r="O7" t="n" s="7">
         <v>8943319.0</v>
       </c>
       <c r="P7" t="n" s="7">
         <v>1.669E7</v>
       </c>
       <c r="Q7" t="n" s="7">
         <v>1.5163E7</v>
       </c>
       <c r="R7" t="n" s="7">
         <v>1.3506E7</v>
       </c>
+      <c r="S7" t="n" s="7">
+        <v>7789000.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8" t="n" s="8">
         <v>20.0</v>
       </c>
       <c r="C8" t="n" s="8">
         <v>-16083.0</v>
       </c>
       <c r="D8" t="n" s="8">
         <v>-137116.0</v>
       </c>
       <c r="E8" t="n" s="8">
         <v>-311671.0</v>
       </c>
       <c r="F8" t="n" s="8">
         <v>-153704.0</v>
       </c>
       <c r="G8" t="n" s="8">
         <v>-425194.0</v>
       </c>
       <c r="H8" t="n" s="8">
         <v>-603873.0</v>
       </c>
       <c r="I8" t="n" s="8">
         <v>-634700.0</v>
       </c>
@@ -545,54 +561,57 @@
       </c>
       <c r="K8" t="n" s="8">
         <v>-329109.0</v>
       </c>
       <c r="L8" t="n" s="8">
         <v>-232333.0</v>
       </c>
       <c r="M8" t="n" s="8">
         <v>-943820.0</v>
       </c>
       <c r="N8" t="n" s="8">
         <v>-1090316.0</v>
       </c>
       <c r="O8" t="n" s="8">
         <v>-1871051.0</v>
       </c>
       <c r="P8" t="n" s="8">
         <v>-936731.0</v>
       </c>
       <c r="Q8" t="n" s="8">
         <v>720000.0</v>
       </c>
       <c r="R8" t="n" s="8">
         <v>-534000.0</v>
       </c>
+      <c r="S8" t="n" s="8">
+        <v>-2469000.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9" t="n" s="9">
         <v>-74882.0</v>
       </c>
       <c r="C9" t="n" s="9">
         <v>87153.0</v>
       </c>
       <c r="D9" t="n" s="9">
         <v>78196.0</v>
       </c>
       <c r="E9" t="n" s="9">
         <v>-24577.0</v>
       </c>
       <c r="F9" t="n" s="9">
         <v>146203.0</v>
       </c>
       <c r="G9" t="n" s="9">
         <v>-29752.0</v>
       </c>
       <c r="H9" t="n" s="9">
         <v>-288587.0</v>
       </c>
       <c r="I9" t="n" s="9">
         <v>1307965.0</v>
       </c>
@@ -601,54 +620,57 @@
       </c>
       <c r="K9" t="n" s="9">
         <v>896491.0</v>
       </c>
       <c r="L9" t="n" s="9">
         <v>805893.0</v>
       </c>
       <c r="M9" t="n" s="9">
         <v>706465.0</v>
       </c>
       <c r="N9" t="n" s="9">
         <v>1474201.0</v>
       </c>
       <c r="O9" t="n" s="9">
         <v>7072268.0</v>
       </c>
       <c r="P9" t="n" s="9">
         <v>1.5757E7</v>
       </c>
       <c r="Q9" t="n" s="9">
         <v>1.5883E7</v>
       </c>
       <c r="R9" t="n" s="9">
         <v>1.2972E7</v>
       </c>
+      <c r="S9" t="n" s="9">
+        <v>5319000.0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10" t="n" s="10">
         <v>-67531.0</v>
       </c>
       <c r="C10" t="n" s="10">
         <v>95565.0</v>
       </c>
       <c r="D10" t="n" s="10">
         <v>69878.0</v>
       </c>
       <c r="E10" t="n" s="10">
         <v>-102146.0</v>
       </c>
       <c r="F10" t="n" s="10">
         <v>95088.0</v>
       </c>
       <c r="G10" t="n" s="10">
         <v>-57461.0</v>
       </c>
       <c r="H10" t="n" s="10">
         <v>-345913.0</v>
       </c>
       <c r="I10" t="n" s="10">
         <v>1165775.0</v>
       </c>
@@ -657,54 +679,57 @@
       </c>
       <c r="K10" t="n" s="10">
         <v>914955.0</v>
       </c>
       <c r="L10" t="n" s="10">
         <v>530079.0</v>
       </c>
       <c r="M10" t="n" s="10">
         <v>-435834.0</v>
       </c>
       <c r="N10" t="n" s="10">
         <v>590541.0</v>
       </c>
       <c r="O10" t="n" s="10">
         <v>5857450.0</v>
       </c>
       <c r="P10" t="n" s="10">
         <v>1.2843E7</v>
       </c>
       <c r="Q10" t="n" s="10">
         <v>1.2762E7</v>
       </c>
       <c r="R10" t="n" s="10">
         <v>9624000.0</v>
       </c>
+      <c r="S10" t="n" s="10">
+        <v>2530000.0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="C11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="D11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="E11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="F11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="G11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="H11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="I11" t="n" s="12">
         <v>120.0</v>
       </c>
@@ -713,54 +738,57 @@
       </c>
       <c r="K11" t="n" s="12">
         <v>16.0</v>
       </c>
       <c r="L11" t="n" s="12">
         <v>16.0</v>
       </c>
       <c r="M11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="N11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="O11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="P11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="Q11" t="n" s="12">
         <v>402.6</v>
       </c>
       <c r="R11" t="s" s="12">
         <v>2</v>
       </c>
+      <c r="S11" t="s" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12" t="n" s="13">
         <v>16478.0</v>
       </c>
       <c r="C12" t="n" s="13">
         <v>2705135.0</v>
       </c>
       <c r="D12" t="n" s="13">
         <v>3393162.0</v>
       </c>
       <c r="E12" t="n" s="13">
         <v>3788106.0</v>
       </c>
       <c r="F12" t="n" s="13">
         <v>6193306.0</v>
       </c>
       <c r="G12" t="n" s="13">
         <v>6458882.0</v>
       </c>
       <c r="H12" t="n" s="13">
         <v>6189764.0</v>
       </c>
       <c r="I12" t="n" s="13">
         <v>7909642.0</v>
       </c>
@@ -769,54 +797,57 @@
       </c>
       <c r="K12" t="n" s="13">
         <v>7546115.0</v>
       </c>
       <c r="L12" t="n" s="13">
         <v>1.3715608E7</v>
       </c>
       <c r="M12" t="n" s="13">
         <v>2.4536761E7</v>
       </c>
       <c r="N12" t="n" s="13">
         <v>3.1065255E7</v>
       </c>
       <c r="O12" t="n" s="13">
         <v>3.1370772E7</v>
       </c>
       <c r="P12" t="n" s="13">
         <v>3.4941E7</v>
       </c>
       <c r="Q12" t="n" s="13">
         <v>4.3573E7</v>
       </c>
       <c r="R12" t="n" s="13">
         <v>6.0205E7</v>
       </c>
+      <c r="S12" t="n" s="13">
+        <v>1.04773E8</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13" t="n" s="18">
         <v>51000.0</v>
       </c>
       <c r="C13" t="n" s="18">
         <v>102000.0</v>
       </c>
       <c r="D13" t="n" s="18">
         <v>143700.0</v>
       </c>
       <c r="E13" t="n" s="18">
         <v>152200.0</v>
       </c>
       <c r="F13" t="n" s="18">
         <v>166000.0</v>
       </c>
       <c r="G13" t="n" s="18">
         <v>167700.0</v>
       </c>
       <c r="H13" t="n" s="18">
         <v>167700.0</v>
       </c>
       <c r="I13" t="n" s="18">
         <v>158075.0</v>
       </c>
@@ -825,54 +856,57 @@
       </c>
       <c r="K13" t="n" s="18">
         <v>195390.0</v>
       </c>
       <c r="L13" t="n" s="18">
         <v>195314.0</v>
       </c>
       <c r="M13" t="n" s="18">
         <v>232948.0</v>
       </c>
       <c r="N13" t="n" s="18">
         <v>232972.0</v>
       </c>
       <c r="O13" t="n" s="18">
         <v>242235.0</v>
       </c>
       <c r="P13" t="n" s="18">
         <v>249066.0</v>
       </c>
       <c r="Q13" t="n" s="18">
         <v>247534.0</v>
       </c>
       <c r="R13" t="n" s="18">
         <v>249000.0</v>
       </c>
+      <c r="S13" t="n" s="18">
+        <v>246000.0</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14" t="n" s="19">
         <v>67556.0</v>
       </c>
       <c r="C14" t="n" s="19">
         <v>1024908.0</v>
       </c>
       <c r="D14" t="n" s="19">
         <v>1545786.0</v>
       </c>
       <c r="E14" t="n" s="19">
         <v>1545215.0</v>
       </c>
       <c r="F14" t="n" s="19">
         <v>1896828.0</v>
       </c>
       <c r="G14" t="n" s="19">
         <v>1873367.0</v>
       </c>
       <c r="H14" t="n" s="19">
         <v>1527454.0</v>
       </c>
       <c r="I14" t="n" s="19">
         <v>2543597.0</v>
       </c>
@@ -881,54 +915,57 @@
       </c>
       <c r="K14" t="n" s="19">
         <v>5119495.0</v>
       </c>
       <c r="L14" t="n" s="19">
         <v>5144733.0</v>
       </c>
       <c r="M14" t="n" s="19">
         <v>5719884.0</v>
       </c>
       <c r="N14" t="n" s="19">
         <v>8547657.0</v>
       </c>
       <c r="O14" t="n" s="19">
         <v>1.9009318E7</v>
       </c>
       <c r="P14" t="n" s="19">
         <v>2.6688E7</v>
       </c>
       <c r="Q14" t="n" s="19">
         <v>3.3854E7</v>
       </c>
       <c r="R14" t="n" s="19">
         <v>3.9464E7</v>
       </c>
+      <c r="S14" t="n" s="19">
+        <v>3.913E7</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15" t="n" s="20">
         <v>206474.0</v>
       </c>
       <c r="C15" t="n" s="20">
         <v>3354668.0</v>
       </c>
       <c r="D15" t="n" s="20">
         <v>5524379.0</v>
       </c>
       <c r="E15" t="n" s="20">
         <v>5715414.0</v>
       </c>
       <c r="F15" t="n" s="20">
         <v>8479667.0</v>
       </c>
       <c r="G15" t="n" s="20">
         <v>8536602.0</v>
       </c>
       <c r="H15" t="n" s="20">
         <v>9788307.0</v>
       </c>
       <c r="I15" t="n" s="20">
         <v>1.3939216E7</v>
       </c>
@@ -937,54 +974,57 @@
       </c>
       <c r="K15" t="n" s="20">
         <v>1.6594999E7</v>
       </c>
       <c r="L15" t="n" s="20">
         <v>2.2859098E7</v>
       </c>
       <c r="M15" t="n" s="20">
         <v>3.7574507E7</v>
       </c>
       <c r="N15" t="n" s="20">
         <v>4.488436E7</v>
       </c>
       <c r="O15" t="n" s="20">
         <v>6.0760748E7</v>
       </c>
       <c r="P15" t="n" s="20">
         <v>1.0002E8</v>
       </c>
       <c r="Q15" t="n" s="20">
         <v>9.1978E7</v>
       </c>
       <c r="R15" t="n" s="20">
         <v>9.8064E7</v>
       </c>
+      <c r="S15" t="n" s="20">
+        <v>1.49556E8</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16" t="n" s="21">
         <v>8.0</v>
       </c>
       <c r="C16" t="n" s="21">
         <v>8.0</v>
       </c>
       <c r="D16" t="n" s="21">
         <v>79.0</v>
       </c>
       <c r="E16" t="n" s="21">
         <v>73.0</v>
       </c>
       <c r="F16" t="n" s="21">
         <v>69.0</v>
       </c>
       <c r="G16" t="n" s="21">
         <v>62.0</v>
       </c>
       <c r="H16" t="n" s="21">
         <v>62.0</v>
       </c>
       <c r="I16" t="n" s="21">
         <v>137.0</v>
       </c>
@@ -993,80 +1033,83 @@
       </c>
       <c r="K16" t="n" s="21">
         <v>210.0</v>
       </c>
       <c r="L16" t="n" s="21">
         <v>248.0</v>
       </c>
       <c r="M16" t="n" s="21">
         <v>254.0</v>
       </c>
       <c r="N16" t="n" s="21">
         <v>278.0</v>
       </c>
       <c r="O16" t="n" s="21">
         <v>286.0</v>
       </c>
       <c r="P16" t="n" s="21">
         <v>413.0</v>
       </c>
       <c r="Q16" t="n" s="21">
         <v>454.0</v>
       </c>
       <c r="R16" t="n" s="21">
         <v>513.0</v>
       </c>
+      <c r="S16" t="n" s="21">
+        <v>1263.0</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B19:R19"/>
-[...4 lines deleted...]
-    <mergeCell ref="A24:R24"/>
+    <mergeCell ref="B19:S19"/>
+    <mergeCell ref="B20:S20"/>
+    <mergeCell ref="B21:S21"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A24:S24"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>