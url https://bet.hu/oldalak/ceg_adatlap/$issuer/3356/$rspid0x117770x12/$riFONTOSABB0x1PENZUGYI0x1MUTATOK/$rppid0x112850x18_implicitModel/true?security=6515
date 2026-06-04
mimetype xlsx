--- v0 (2025-10-18)
+++ v1 (2026-06-04)
@@ -68,74 +68,75 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:S7"/>
+  <dimension ref="A1:T7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="51.390625" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="14.45703125" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="14.45703125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="n">
         <v>2008.0</v>
       </c>
       <c r="C4" t="n">
         <v>2009.0</v>
       </c>
       <c r="D4" t="n">
         <v>2010.0</v>
       </c>
       <c r="E4" t="n">
         <v>2011.0</v>
       </c>
@@ -156,50 +157,53 @@
       </c>
       <c r="K4" t="n">
         <v>2017.0</v>
       </c>
       <c r="L4" t="n">
         <v>2018.0</v>
       </c>
       <c r="M4" t="n">
         <v>2019.0</v>
       </c>
       <c r="N4" t="n">
         <v>2020.0</v>
       </c>
       <c r="O4" t="n">
         <v>2021.0</v>
       </c>
       <c r="P4" t="n">
         <v>2022.0</v>
       </c>
       <c r="Q4" t="n">
         <v>2023.0</v>
       </c>
       <c r="R4" t="n">
         <v>2024.0</v>
       </c>
+      <c r="S4" t="n">
+        <v>2025.0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="n">
         <v>1.972848252649333</v>
       </c>
       <c r="C5" t="n">
         <v>4.598701127998844</v>
       </c>
       <c r="D5" t="n">
         <v>3.7345006046198455</v>
       </c>
       <c r="E5" t="n">
         <v>9.001803067293482</v>
       </c>
       <c r="F5" t="n">
         <v>25.965560628683907</v>
       </c>
       <c r="G5" t="n">
         <v>21.03646543749189</v>
       </c>
       <c r="H5" t="n">
         <v>27.836355813248126</v>
@@ -212,50 +216,53 @@
       </c>
       <c r="K5" t="n">
         <v>10.716965952068117</v>
       </c>
       <c r="L5" t="n">
         <v>5.37101167135021</v>
       </c>
       <c r="M5" t="n">
         <v>7.4208275914498865</v>
       </c>
       <c r="N5" t="n">
         <v>7.111165674815596</v>
       </c>
       <c r="O5" t="n">
         <v>8.703758185420156</v>
       </c>
       <c r="P5" t="n">
         <v>13.646414463651174</v>
       </c>
       <c r="Q5" t="n">
         <v>5.200725363536095</v>
       </c>
       <c r="R5" t="n">
         <v>7.390680676107812</v>
       </c>
+      <c r="S5" t="n">
+        <v>6.551311154598825</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="n">
         <v>-0.7245205672297067</v>
       </c>
       <c r="C6" t="n">
         <v>-0.8526855733953149</v>
       </c>
       <c r="D6" t="n">
         <v>-0.7852757890976049</v>
       </c>
       <c r="E6" t="n">
         <v>-0.9683850252453319</v>
       </c>
       <c r="F6" t="n">
         <v>-1.4707563701361643</v>
       </c>
       <c r="G6" t="n">
         <v>-0.17545506019173573</v>
       </c>
       <c r="H6" t="n">
         <v>-0.07474598119502578</v>
@@ -268,50 +275,53 @@
       </c>
       <c r="K6" t="n">
         <v>0.28822090973074577</v>
       </c>
       <c r="L6" t="n">
         <v>0.11816937977471713</v>
       </c>
       <c r="M6" t="n">
         <v>-0.046969862620498674</v>
       </c>
       <c r="N6" t="n">
         <v>0.0475084487574002</v>
       </c>
       <c r="O6" t="n">
         <v>0.1277191329393032</v>
       </c>
       <c r="P6" t="n">
         <v>0.13611093139477137</v>
       </c>
       <c r="Q6" t="n">
         <v>0.12372793906925664</v>
       </c>
       <c r="R6" t="n">
         <v>0.058428506167199634</v>
       </c>
+      <c r="S6" t="n">
+        <v>0.1549119373776908</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="n">
         <v>-0.16810505423061295</v>
       </c>
       <c r="C7" t="n">
         <v>-0.8526855733953149</v>
       </c>
       <c r="D7" t="n">
         <v>-0.1658624329525581</v>
       </c>
       <c r="E7" t="n">
         <v>-0.0968210450385702</v>
       </c>
       <c r="F7" t="n">
         <v>-0.054542028270374104</v>
       </c>
       <c r="G7" t="n">
         <v>-0.007962032781047729</v>
       </c>
       <c r="H7" t="n">
         <v>-0.002592074491722229</v>
@@ -324,47 +334,50 @@
       </c>
       <c r="K7" t="n">
         <v>0.024598595823338804</v>
       </c>
       <c r="L7" t="n">
         <v>0.018547147639306177</v>
       </c>
       <c r="M7" t="n">
         <v>-0.005577820245149024</v>
       </c>
       <c r="N7" t="n">
         <v>0.005857166609838762</v>
       </c>
       <c r="O7" t="n">
         <v>0.013161821378825206</v>
       </c>
       <c r="P7" t="n">
         <v>0.009293123018781524</v>
       </c>
       <c r="Q7" t="n">
         <v>0.019953784729259183</v>
       </c>
       <c r="R7" t="n">
         <v>0.006963500152445664</v>
       </c>
+      <c r="S7" t="n">
+        <v>0.02051457478127462</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:R1"/>
-    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A2:S2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>