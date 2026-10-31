--- v0 (2025-10-27)
+++ v1 (2026-10-31)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="99">
   <si>
     <t>Évközi jelentések pénzügyi adatai - Őrmester Nyrt.</t>
   </si>
   <si>
     <t>Auditált, nem konszolidált, magyar számviteli elvek alapján (Üzleti év: január 1 - december 31)</t>
   </si>
   <si>
     <t>Eredménykimutatás főbb adatai P&amp;L</t>
   </si>
   <si>
+    <t>2026. jan. - 2026. jún. (1)</t>
+  </si>
+  <si>
     <t>2025. jan. - 2025. jún. (1)</t>
   </si>
   <si>
     <t>2024. jan. - 2024. jún. (1)</t>
   </si>
   <si>
     <t>2023. jan. - 2023. jún. (1)</t>
   </si>
   <si>
     <t>2022. jan. - 2022. jún. (2)</t>
   </si>
   <si>
     <t>2021. jan. - 2021. jún. (3)</t>
   </si>
   <si>
     <t>2020. jan. - 2020. jún. (3)</t>
   </si>
   <si>
     <t>2019. jan. - 2019. jún. (3)</t>
   </si>
   <si>
     <t>2018. jan. - 2018. jún. (4)</t>
   </si>
   <si>
     <t>2017. jan. - 2017. jún. (5)</t>
@@ -126,50 +129,53 @@
     <t>2010. jan. - 2010. márc. (8)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>Értékesítés nettó árbevétele</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Mérleg főbb adatai</t>
+  </si>
+  <si>
+    <t>2026. jún. 30.</t>
   </si>
   <si>
     <t>2025. jún. 30.</t>
   </si>
   <si>
     <t>2024. jún. 30.</t>
   </si>
   <si>
     <t>2023. jún. 30.</t>
   </si>
   <si>
     <t>2022. jún. 30.</t>
   </si>
   <si>
     <t>2021. jún. 30.</t>
   </si>
   <si>
     <t>2020. jún. 30.</t>
   </si>
   <si>
     <t>2019. jún. 30.</t>
   </si>
   <si>
     <t>2018. jún. 30.</t>
   </si>
@@ -437,139 +443,140 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AG38"/>
+  <dimension ref="A1:AH38"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="38.12109375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="24.50390625" customWidth="true" bestFit="true"/>
-    <col min="12" max="12" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="26.34375" customWidth="true" bestFit="true"/>
-    <col min="14" max="14" width="26.6015625" customWidth="true" bestFit="true"/>
-[...17 lines deleted...]
-    <col min="32" max="32" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="25" max="25" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="27" max="27" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="29" max="29" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="30" max="30" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="31" max="31" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="32" max="32" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="33" max="33" width="26.34375" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
       <c r="E4" t="s" s="1">
         <v>6</v>
       </c>
       <c r="F4" t="s" s="1">
         <v>7</v>
       </c>
       <c r="G4" t="s" s="1">
         <v>8</v>
       </c>
       <c r="H4" t="s" s="1">
         <v>9</v>
       </c>
       <c r="I4" t="s" s="1">
         <v>10</v>
       </c>
       <c r="J4" t="s" s="1">
         <v>11</v>
       </c>
       <c r="K4" t="s" s="1">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L4" t="s" s="1">
         <v>12</v>
       </c>
       <c r="M4" t="s" s="1">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N4" t="s" s="1">
         <v>13</v>
       </c>
       <c r="O4" t="s" s="1">
         <v>14</v>
       </c>
       <c r="P4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="Q4" t="s" s="1">
         <v>16</v>
       </c>
       <c r="R4" t="s" s="1">
         <v>17</v>
       </c>
       <c r="S4" t="s" s="1">
         <v>18</v>
       </c>
       <c r="T4" t="s" s="1">
         <v>19</v>
       </c>
       <c r="U4" t="s" s="1">
         <v>20</v>
       </c>
@@ -584,1622 +591,1673 @@
       </c>
       <c r="Y4" t="s" s="1">
         <v>24</v>
       </c>
       <c r="Z4" t="s" s="1">
         <v>25</v>
       </c>
       <c r="AA4" t="s" s="1">
         <v>26</v>
       </c>
       <c r="AB4" t="s" s="1">
         <v>27</v>
       </c>
       <c r="AC4" t="s" s="1">
         <v>28</v>
       </c>
       <c r="AD4" t="s" s="1">
         <v>29</v>
       </c>
       <c r="AE4" t="s" s="1">
         <v>30</v>
       </c>
       <c r="AF4" t="s" s="1">
         <v>31</v>
       </c>
+      <c r="AG4" t="s" s="1">
+        <v>32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="X5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="Y5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="Z5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AA5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AB5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AC5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AD5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AE5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AF5" t="s" s="2">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="AG5" t="s" s="2">
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>1610739.0</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>1671783.0</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>1732780.0</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>1471879.0</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>1269179.0</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>846878.0</v>
       </c>
-      <c r="G6" t="n" s="3">
+      <c r="H6" t="n" s="3">
         <v>663495.0</v>
       </c>
-      <c r="H6" t="n" s="3">
+      <c r="I6" t="n" s="3">
         <v>616181.0</v>
       </c>
-      <c r="I6" t="n" s="3">
+      <c r="J6" t="n" s="3">
         <v>548246.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>440607.0</v>
       </c>
       <c r="K6" t="n" s="3">
         <v>440607.0</v>
       </c>
       <c r="L6" t="n" s="3">
-        <v>183563.0</v>
+        <v>440607.0</v>
       </c>
       <c r="M6" t="n" s="3">
         <v>183563.0</v>
       </c>
       <c r="N6" t="n" s="3">
+        <v>183563.0</v>
+      </c>
+      <c r="O6" t="n" s="3">
         <v>509360.0</v>
       </c>
-      <c r="O6" t="n" s="3">
+      <c r="P6" t="n" s="3">
         <v>334822.0</v>
       </c>
-      <c r="P6" t="n" s="3">
+      <c r="Q6" t="n" s="3">
         <v>173746.0</v>
       </c>
-      <c r="Q6" t="n" s="3">
+      <c r="R6" t="n" s="3">
         <v>640076.0</v>
       </c>
-      <c r="R6" t="n" s="3">
+      <c r="S6" t="n" s="3">
         <v>433666.0</v>
       </c>
-      <c r="S6" t="n" s="3">
+      <c r="T6" t="n" s="3">
         <v>193571.0</v>
       </c>
-      <c r="T6" t="n" s="3">
+      <c r="U6" t="n" s="3">
         <v>702860.0</v>
       </c>
-      <c r="U6" t="n" s="3">
+      <c r="V6" t="n" s="3">
         <v>542325.0</v>
       </c>
-      <c r="V6" t="n" s="3">
+      <c r="W6" t="n" s="3">
         <v>209977.0</v>
       </c>
-      <c r="W6" t="n" s="3">
+      <c r="X6" t="n" s="3">
         <v>803084.0</v>
       </c>
-      <c r="X6" t="n" s="3">
+      <c r="Y6" t="n" s="3">
         <v>786914.0</v>
       </c>
-      <c r="Y6" t="n" s="3">
+      <c r="Z6" t="n" s="3">
         <v>275432.0</v>
       </c>
-      <c r="Z6" t="n" s="3">
+      <c r="AA6" t="n" s="3">
         <v>1153848.0</v>
       </c>
-      <c r="AA6" t="n" s="3">
+      <c r="AB6" t="n" s="3">
         <v>1082166.0</v>
       </c>
-      <c r="AB6" t="n" s="3">
+      <c r="AC6" t="n" s="3">
         <v>371424.0</v>
       </c>
-      <c r="AC6" t="n" s="3">
+      <c r="AD6" t="n" s="3">
         <v>1464908.0</v>
       </c>
-      <c r="AD6" t="n" s="3">
+      <c r="AE6" t="n" s="3">
         <v>1133626.0</v>
       </c>
-      <c r="AE6" t="n" s="3">
+      <c r="AF6" t="n" s="3">
         <v>743865.0</v>
       </c>
-      <c r="AF6" t="n" s="3">
+      <c r="AG6" t="n" s="3">
         <v>411001.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>81853.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>35369.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>47904.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>29696.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>50553.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>42268.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>16491.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>45721.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>-5194.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19192.0</v>
       </c>
       <c r="K7" t="n" s="7">
         <v>19192.0</v>
       </c>
       <c r="L7" t="n" s="7">
-        <v>6729.0</v>
+        <v>19192.0</v>
       </c>
       <c r="M7" t="n" s="7">
         <v>6729.0</v>
       </c>
       <c r="N7" t="n" s="7">
+        <v>6729.0</v>
+      </c>
+      <c r="O7" t="n" s="7">
         <v>2043.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>-10619.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>426.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>31657.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>10256.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>4564.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>35156.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>-9434.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>7652.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>8921.0</v>
       </c>
-      <c r="X7" t="n" s="7">
+      <c r="Y7" t="n" s="7">
         <v>17677.0</v>
       </c>
-      <c r="Y7" t="n" s="7">
+      <c r="Z7" t="n" s="7">
         <v>11681.0</v>
       </c>
-      <c r="Z7" t="n" s="7">
+      <c r="AA7" t="n" s="7">
         <v>51566.0</v>
       </c>
-      <c r="AA7" t="n" s="7">
+      <c r="AB7" t="n" s="7">
         <v>9960.0</v>
       </c>
-      <c r="AB7" t="n" s="7">
+      <c r="AC7" t="n" s="7">
         <v>-6152.0</v>
       </c>
-      <c r="AC7" t="n" s="7">
+      <c r="AD7" t="n" s="7">
         <v>17007.0</v>
       </c>
-      <c r="AD7" t="n" s="7">
+      <c r="AE7" t="n" s="7">
         <v>35683.0</v>
       </c>
-      <c r="AE7" t="n" s="7">
+      <c r="AF7" t="n" s="7">
         <v>13741.0</v>
       </c>
-      <c r="AF7" t="n" s="7">
+      <c r="AG7" t="n" s="7">
         <v>36275.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>-3370.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>-1726.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>-2146.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>-1052.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>-186.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>-265.0</v>
       </c>
-      <c r="G8" t="n" s="8">
+      <c r="H8" t="n" s="8">
         <v>-911.0</v>
       </c>
-      <c r="H8" t="n" s="8">
+      <c r="I8" t="n" s="8">
         <v>-189.0</v>
       </c>
-      <c r="I8" t="n" s="8">
+      <c r="J8" t="n" s="8">
         <v>-1489.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1402.0</v>
       </c>
       <c r="K8" t="n" s="8">
         <v>-1402.0</v>
       </c>
       <c r="L8" t="n" s="8">
-        <v>-967.0</v>
+        <v>-1402.0</v>
       </c>
       <c r="M8" t="n" s="8">
         <v>-967.0</v>
       </c>
       <c r="N8" t="n" s="8">
+        <v>-967.0</v>
+      </c>
+      <c r="O8" t="n" s="8">
         <v>-3150.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>-2096.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>-1069.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>-5120.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>-3587.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>-1751.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>-8827.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>-6380.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>-3441.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>-12314.0</v>
       </c>
-      <c r="X8" t="n" s="8">
+      <c r="Y8" t="n" s="8">
         <v>-9809.0</v>
       </c>
-      <c r="Y8" t="n" s="8">
+      <c r="Z8" t="n" s="8">
         <v>-4444.0</v>
       </c>
-      <c r="Z8" t="n" s="8">
+      <c r="AA8" t="n" s="8">
         <v>-13904.0</v>
       </c>
-      <c r="AA8" t="n" s="8">
+      <c r="AB8" t="n" s="8">
         <v>-10017.0</v>
       </c>
-      <c r="AB8" t="n" s="8">
+      <c r="AC8" t="n" s="8">
         <v>-3587.0</v>
       </c>
-      <c r="AC8" t="n" s="8">
+      <c r="AD8" t="n" s="8">
         <v>-5778.0</v>
       </c>
-      <c r="AD8" t="n" s="8">
+      <c r="AE8" t="n" s="8">
         <v>-16296.0</v>
       </c>
-      <c r="AE8" t="n" s="8">
+      <c r="AF8" t="n" s="8">
         <v>-8544.0</v>
       </c>
-      <c r="AF8" t="n" s="8">
+      <c r="AG8" t="n" s="8">
         <v>-4234.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>78483.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>33643.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>36290.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>21331.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>43976.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>36530.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>15580.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>45534.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>-6683.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17190.0</v>
       </c>
       <c r="K9" t="n" s="9">
         <v>17190.0</v>
       </c>
       <c r="L9" t="n" s="9">
-        <v>5762.0</v>
+        <v>17190.0</v>
       </c>
       <c r="M9" t="n" s="9">
         <v>5762.0</v>
       </c>
       <c r="N9" t="n" s="9">
+        <v>5762.0</v>
+      </c>
+      <c r="O9" t="n" s="9">
         <v>-1960.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>-12715.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>-1281.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>15410.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>6669.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>-1150.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>26329.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>-15814.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>4211.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>-3393.0</v>
       </c>
-      <c r="X9" t="n" s="9">
+      <c r="Y9" t="n" s="9">
         <v>7868.0</v>
       </c>
-      <c r="Y9" t="n" s="9">
+      <c r="Z9" t="n" s="9">
         <v>7237.0</v>
       </c>
-      <c r="Z9" t="n" s="9">
+      <c r="AA9" t="n" s="9">
         <v>37655.0</v>
       </c>
-      <c r="AA9" t="n" s="9">
+      <c r="AB9" t="n" s="9">
         <v>-57.0</v>
       </c>
-      <c r="AB9" t="n" s="9">
+      <c r="AC9" t="n" s="9">
         <v>-9639.0</v>
       </c>
-      <c r="AC9" t="n" s="9">
+      <c r="AD9" t="n" s="9">
         <v>5028.0</v>
       </c>
-      <c r="AD9" t="n" s="9">
+      <c r="AE9" t="n" s="9">
         <v>13978.0</v>
       </c>
-      <c r="AE9" t="n" s="9">
+      <c r="AF9" t="n" s="9">
         <v>-2132.0</v>
       </c>
-      <c r="AF9" t="n" s="9">
+      <c r="AG9" t="n" s="9">
         <v>26950.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>65258.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>24959.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>36290.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>21331.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>43976.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>36530.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>11291.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>38128.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>-10336.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16189.0</v>
       </c>
       <c r="K10" t="n" s="10">
         <v>16189.0</v>
       </c>
       <c r="L10" t="n" s="10">
-        <v>5762.0</v>
+        <v>16189.0</v>
       </c>
       <c r="M10" t="n" s="10">
         <v>5762.0</v>
       </c>
       <c r="N10" t="n" s="10">
+        <v>5762.0</v>
+      </c>
+      <c r="O10" t="n" s="10">
         <v>-1960.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>-13385.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>-1281.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>15410.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>6169.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>-1150.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>26329.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>-16314.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>4211.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>-3393.0</v>
       </c>
-      <c r="X10" t="n" s="10">
+      <c r="Y10" t="n" s="10">
         <v>7431.0</v>
       </c>
-      <c r="Y10" t="n" s="10">
+      <c r="Z10" t="n" s="10">
         <v>7237.0</v>
       </c>
-      <c r="Z10" t="n" s="10">
+      <c r="AA10" t="n" s="10">
         <v>33077.0</v>
       </c>
-      <c r="AA10" t="n" s="10">
+      <c r="AB10" t="n" s="10">
         <v>-1927.0</v>
       </c>
-      <c r="AB10" t="n" s="10">
+      <c r="AC10" t="n" s="10">
         <v>-9639.0</v>
       </c>
-      <c r="AC10" t="n" s="10">
+      <c r="AD10" t="n" s="10">
         <v>-471.0</v>
       </c>
-      <c r="AD10" t="n" s="10">
+      <c r="AE10" t="n" s="10">
         <v>6835.0</v>
       </c>
-      <c r="AE10" t="n" s="10">
+      <c r="AF10" t="n" s="10">
         <v>-4867.0</v>
       </c>
-      <c r="AF10" t="n" s="10">
+      <c r="AG10" t="n" s="10">
         <v>21829.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P12" t="s" s="11">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q12" t="s" s="11">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="X12" t="s" s="11">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Y12" t="s" s="11">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Z12" t="s" s="11">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AA12" t="s" s="11">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AB12" t="s" s="11">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AC12" t="s" s="11">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AD12" t="s" s="11">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AE12" t="s" s="11">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AF12" t="s" s="11">
-        <v>68</v>
+        <v>69</v>
+      </c>
+      <c r="AG12" t="s" s="11">
+        <v>70</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="P13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="Q13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="R13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="U13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="V13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="W13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="X13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="Y13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="Z13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AA13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AB13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AC13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AD13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AE13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AF13" t="s" s="12">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="AG13" t="s" s="12">
+        <v>34</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>279088.0</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>298320.0</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>297306.0</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>286403.0</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>273170.0</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>305090.0</v>
       </c>
-      <c r="G14" t="n" s="13">
+      <c r="H14" t="n" s="13">
         <v>262393.0</v>
       </c>
-      <c r="H14" t="n" s="13">
+      <c r="I14" t="n" s="13">
         <v>244240.0</v>
       </c>
-      <c r="I14" t="n" s="13">
+      <c r="J14" t="n" s="13">
         <v>261051.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266442.0</v>
       </c>
       <c r="K14" t="n" s="13">
         <v>266442.0</v>
       </c>
       <c r="L14" t="n" s="13">
-        <v>270534.0</v>
+        <v>266442.0</v>
       </c>
       <c r="M14" t="n" s="13">
         <v>270534.0</v>
       </c>
       <c r="N14" t="n" s="13">
+        <v>270534.0</v>
+      </c>
+      <c r="O14" t="n" s="13">
         <v>279704.0</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>275055.0</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>281544.0</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>276663.0</v>
       </c>
-      <c r="R14" t="n" s="13">
+      <c r="S14" t="n" s="13">
         <v>283026.0</v>
       </c>
-      <c r="S14" t="n" s="13">
+      <c r="T14" t="n" s="13">
         <v>281423.0</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>301662.0</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>311819.0</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>307203.0</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>322114.0</v>
       </c>
-      <c r="X14" t="n" s="13">
+      <c r="Y14" t="n" s="13">
         <v>326389.0</v>
       </c>
-      <c r="Y14" t="n" s="13">
+      <c r="Z14" t="n" s="13">
         <v>331157.0</v>
       </c>
-      <c r="Z14" t="n" s="13">
+      <c r="AA14" t="n" s="13">
         <v>420191.0</v>
       </c>
-      <c r="AA14" t="n" s="13">
+      <c r="AB14" t="n" s="13">
         <v>316693.0</v>
       </c>
-      <c r="AB14" t="n" s="13">
+      <c r="AC14" t="n" s="13">
         <v>431519.0</v>
       </c>
-      <c r="AC14" t="n" s="13">
+      <c r="AD14" t="n" s="13">
         <v>492160.0</v>
       </c>
-      <c r="AD14" t="n" s="13">
+      <c r="AE14" t="n" s="13">
         <v>435472.0</v>
       </c>
-      <c r="AE14" t="n" s="13">
+      <c r="AF14" t="n" s="13">
         <v>462852.0</v>
       </c>
-      <c r="AF14" t="n" s="13">
+      <c r="AG14" t="n" s="13">
         <v>465583.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>32880.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>48457.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>54204.0</v>
       </c>
-      <c r="D15" t="n" s="14">
+      <c r="E15" t="n" s="14">
         <v>35980.0</v>
       </c>
-      <c r="E15" t="n" s="14">
+      <c r="F15" t="n" s="14">
         <v>34312.0</v>
       </c>
-      <c r="F15" t="n" s="14">
+      <c r="G15" t="n" s="14">
         <v>61516.0</v>
       </c>
-      <c r="G15" t="n" s="14">
+      <c r="H15" t="n" s="14">
         <v>12676.0</v>
       </c>
-      <c r="H15" t="s" s="14">
-[...2 lines deleted...]
-      <c r="I15" t="n" s="14">
+      <c r="I15" t="s" s="14">
+        <v>33</v>
+      </c>
+      <c r="J15" t="n" s="14">
         <v>349.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>555.0</v>
       </c>
       <c r="K15" t="n" s="14">
         <v>555.0</v>
       </c>
       <c r="L15" t="n" s="14">
-        <v>822.0</v>
+        <v>555.0</v>
       </c>
       <c r="M15" t="n" s="14">
         <v>822.0</v>
       </c>
       <c r="N15" t="n" s="14">
+        <v>822.0</v>
+      </c>
+      <c r="O15" t="n" s="14">
         <v>935.0</v>
       </c>
-      <c r="O15" t="n" s="14">
+      <c r="P15" t="n" s="14">
         <v>1008.0</v>
       </c>
-      <c r="P15" t="n" s="14">
+      <c r="Q15" t="n" s="14">
         <v>1120.0</v>
       </c>
-      <c r="Q15" t="n" s="14">
+      <c r="R15" t="n" s="14">
         <v>1713.0</v>
       </c>
-      <c r="R15" t="n" s="14">
+      <c r="S15" t="n" s="14">
         <v>2127.0</v>
       </c>
-      <c r="S15" t="n" s="14">
+      <c r="T15" t="n" s="14">
         <v>2536.0</v>
       </c>
-      <c r="T15" t="n" s="14">
+      <c r="U15" t="n" s="14">
         <v>3372.0</v>
       </c>
-      <c r="U15" t="n" s="14">
+      <c r="V15" t="n" s="14">
         <v>3997.0</v>
       </c>
-      <c r="V15" t="n" s="14">
+      <c r="W15" t="n" s="14">
         <v>4164.0</v>
       </c>
-      <c r="W15" t="n" s="14">
+      <c r="X15" t="n" s="14">
         <v>4606.0</v>
       </c>
-      <c r="X15" t="n" s="14">
+      <c r="Y15" t="n" s="14">
         <v>5245.0</v>
       </c>
-      <c r="Y15" t="n" s="14">
+      <c r="Z15" t="n" s="14">
         <v>5107.0</v>
       </c>
-      <c r="Z15" t="n" s="14">
+      <c r="AA15" t="n" s="14">
         <v>24265.0</v>
       </c>
-      <c r="AA15" t="n" s="14">
+      <c r="AB15" t="n" s="14">
         <v>6007.0</v>
       </c>
-      <c r="AB15" t="n" s="14">
+      <c r="AC15" t="n" s="14">
         <v>26034.0</v>
       </c>
-      <c r="AC15" t="n" s="14">
+      <c r="AD15" t="n" s="14">
         <v>9197.0</v>
       </c>
-      <c r="AD15" t="n" s="14">
+      <c r="AE15" t="n" s="14">
         <v>29577.0</v>
       </c>
-      <c r="AE15" t="n" s="14">
+      <c r="AF15" t="n" s="14">
         <v>11757.0</v>
       </c>
-      <c r="AF15" t="n" s="14">
+      <c r="AG15" t="n" s="14">
         <v>10814.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>245511.0</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>249056.0</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>243102.0</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>250423.0</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>238858.0</v>
       </c>
-      <c r="F16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>243574.0</v>
       </c>
-      <c r="G16" t="n" s="18">
+      <c r="H16" t="n" s="18">
         <v>249717.0</v>
       </c>
-      <c r="H16" t="n" s="18">
+      <c r="I16" t="n" s="18">
         <v>243926.0</v>
       </c>
-      <c r="I16" t="n" s="18">
+      <c r="J16" t="n" s="18">
         <v>261400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>265887.0</v>
       </c>
       <c r="K16" t="n" s="18">
         <v>265887.0</v>
       </c>
       <c r="L16" t="n" s="18">
-        <v>269712.0</v>
+        <v>265887.0</v>
       </c>
       <c r="M16" t="n" s="18">
         <v>269712.0</v>
       </c>
       <c r="N16" t="n" s="18">
+        <v>269712.0</v>
+      </c>
+      <c r="O16" t="n" s="18">
         <v>274334.0</v>
       </c>
-      <c r="O16" t="n" s="18">
+      <c r="P16" t="n" s="18">
         <v>274047.0</v>
       </c>
-      <c r="P16" t="n" s="18">
+      <c r="Q16" t="n" s="18">
         <v>275989.0</v>
       </c>
-      <c r="Q16" t="n" s="18">
+      <c r="R16" t="n" s="18">
         <v>270515.0</v>
       </c>
-      <c r="R16" t="n" s="18">
+      <c r="S16" t="n" s="18">
         <v>272716.0</v>
       </c>
-      <c r="S16" t="n" s="18">
+      <c r="T16" t="n" s="18">
         <v>274452.0</v>
       </c>
-      <c r="T16" t="n" s="18">
+      <c r="U16" t="n" s="18">
         <v>288172.0</v>
       </c>
-      <c r="U16" t="n" s="18">
+      <c r="V16" t="n" s="18">
         <v>290716.0</v>
       </c>
-      <c r="V16" t="n" s="18">
+      <c r="W16" t="n" s="18">
         <v>292921.0</v>
       </c>
-      <c r="W16" t="n" s="18">
+      <c r="X16" t="n" s="18">
         <v>303821.0</v>
       </c>
-      <c r="X16" t="n" s="18">
+      <c r="Y16" t="n" s="18">
         <v>307368.0</v>
       </c>
-      <c r="Y16" t="n" s="18">
+      <c r="Z16" t="n" s="18">
         <v>311467.0</v>
       </c>
-      <c r="Z16" t="n" s="18">
+      <c r="AA16" t="n" s="18">
         <v>310812.0</v>
       </c>
-      <c r="AA16" t="n" s="18">
+      <c r="AB16" t="n" s="18">
         <v>316693.0</v>
       </c>
-      <c r="AB16" t="n" s="18">
+      <c r="AC16" t="n" s="18">
         <v>330435.0</v>
       </c>
-      <c r="AC16" t="n" s="18">
+      <c r="AD16" t="n" s="18">
         <v>353562.0</v>
       </c>
-      <c r="AD16" t="n" s="18">
+      <c r="AE16" t="n" s="18">
         <v>330845.0</v>
       </c>
-      <c r="AE16" t="n" s="18">
+      <c r="AF16" t="n" s="18">
         <v>319332.0</v>
       </c>
-      <c r="AF16" t="n" s="18">
+      <c r="AG16" t="n" s="18">
         <v>325406.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="C17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="D17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="E17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="F17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="G17" t="n" s="19">
         <v>0.0</v>
       </c>
-      <c r="H17" t="s" s="19">
-[...2 lines deleted...]
-      <c r="I17" t="n" s="19">
+      <c r="H17" t="n" s="19">
         <v>0.0</v>
+      </c>
+      <c r="I17" t="s" s="19">
+        <v>33</v>
       </c>
       <c r="J17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="K17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="L17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="M17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="N17" t="n" s="19">
-        <v>4435.0</v>
+        <v>0.0</v>
       </c>
       <c r="O17" t="n" s="19">
         <v>4435.0</v>
       </c>
       <c r="P17" t="n" s="19">
         <v>4435.0</v>
       </c>
       <c r="Q17" t="n" s="19">
         <v>4435.0</v>
       </c>
       <c r="R17" t="n" s="19">
+        <v>4435.0</v>
+      </c>
+      <c r="S17" t="n" s="19">
         <v>0.0</v>
       </c>
-      <c r="S17" t="n" s="19">
+      <c r="T17" t="n" s="19">
         <v>4435.0</v>
       </c>
-      <c r="T17" t="n" s="19">
+      <c r="U17" t="n" s="19">
         <v>10118.0</v>
       </c>
-      <c r="U17" t="n" s="19">
+      <c r="V17" t="n" s="19">
         <v>0.0</v>
       </c>
-      <c r="V17" t="n" s="19">
+      <c r="W17" t="n" s="19">
         <v>10118.0</v>
       </c>
-      <c r="W17" t="n" s="19">
+      <c r="X17" t="n" s="19">
         <v>13687.0</v>
       </c>
-      <c r="X17" t="n" s="19">
+      <c r="Y17" t="n" s="19">
         <v>326389.0</v>
       </c>
-      <c r="Y17" t="n" s="19">
+      <c r="Z17" t="n" s="19">
         <v>14583.0</v>
       </c>
-      <c r="Z17" t="n" s="19">
+      <c r="AA17" t="n" s="19">
         <v>85114.0</v>
       </c>
-      <c r="AA17" t="n" s="19">
+      <c r="AB17" t="n" s="19">
         <v>336476.0</v>
       </c>
-      <c r="AB17" t="n" s="19">
+      <c r="AC17" t="n" s="19">
         <v>75050.0</v>
       </c>
-      <c r="AC17" t="n" s="19">
+      <c r="AD17" t="n" s="19">
         <v>129401.0</v>
       </c>
-      <c r="AD17" t="n" s="19">
+      <c r="AE17" t="n" s="19">
         <v>75050.0</v>
       </c>
-      <c r="AE17" t="n" s="19">
+      <c r="AF17" t="n" s="19">
         <v>131763.0</v>
       </c>
-      <c r="AF17" t="n" s="19">
+      <c r="AG17" t="n" s="19">
         <v>129363.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>1132312.0</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>1125857.0</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>1082520.0</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>965591.0</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>839753.0</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>515616.0</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>430549.0</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>372072.0</v>
       </c>
-      <c r="I18" t="n" s="20">
+      <c r="J18" t="n" s="20">
         <v>306319.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135143.0</v>
       </c>
       <c r="K18" t="n" s="20">
         <v>135143.0</v>
       </c>
       <c r="L18" t="n" s="20">
-        <v>181618.0</v>
+        <v>135143.0</v>
       </c>
       <c r="M18" t="n" s="20">
         <v>181618.0</v>
       </c>
       <c r="N18" t="n" s="20">
+        <v>181618.0</v>
+      </c>
+      <c r="O18" t="n" s="20">
         <v>174813.0</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>135143.0</v>
       </c>
-      <c r="P18" t="n" s="20">
+      <c r="Q18" t="n" s="20">
         <v>174271.0</v>
       </c>
-      <c r="Q18" t="n" s="20">
+      <c r="R18" t="n" s="20">
         <v>223095.0</v>
       </c>
-      <c r="R18" t="n" s="20">
+      <c r="S18" t="n" s="20">
         <v>218282.0</v>
       </c>
-      <c r="S18" t="n" s="20">
+      <c r="T18" t="n" s="20">
         <v>190741.0</v>
       </c>
-      <c r="T18" t="n" s="20">
+      <c r="U18" t="n" s="20">
         <v>265967.0</v>
       </c>
-      <c r="U18" t="n" s="20">
+      <c r="V18" t="n" s="20">
         <v>285066.0</v>
       </c>
-      <c r="V18" t="n" s="20">
+      <c r="W18" t="n" s="20">
         <v>253234.0</v>
       </c>
-      <c r="W18" t="n" s="20">
+      <c r="X18" t="n" s="20">
         <v>300575.0</v>
       </c>
-      <c r="X18" t="n" s="20">
+      <c r="Y18" t="n" s="20">
         <v>401606.0</v>
       </c>
-      <c r="Y18" t="n" s="20">
+      <c r="Z18" t="n" s="20">
         <v>289182.0</v>
       </c>
-      <c r="Z18" t="n" s="20">
+      <c r="AA18" t="n" s="20">
         <v>414688.0</v>
       </c>
-      <c r="AA18" t="n" s="20">
+      <c r="AB18" t="n" s="20">
         <v>421934.0</v>
       </c>
-      <c r="AB18" t="n" s="20">
+      <c r="AC18" t="n" s="20">
         <v>409709.0</v>
       </c>
-      <c r="AC18" t="n" s="20">
+      <c r="AD18" t="n" s="20">
         <v>531250.0</v>
       </c>
-      <c r="AD18" t="n" s="20">
+      <c r="AE18" t="n" s="20">
         <v>461742.0</v>
       </c>
-      <c r="AE18" t="n" s="20">
+      <c r="AF18" t="n" s="20">
         <v>415643.0</v>
       </c>
-      <c r="AF18" t="n" s="20">
+      <c r="AG18" t="n" s="20">
         <v>482083.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>2983.0</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>2961.0</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>2994.0</v>
       </c>
-      <c r="D19" t="n" s="21">
+      <c r="E19" t="n" s="21">
         <v>3199.0</v>
       </c>
-      <c r="E19" t="n" s="21">
+      <c r="F19" t="n" s="21">
         <v>3867.0</v>
       </c>
-      <c r="F19" t="n" s="21">
+      <c r="G19" t="n" s="21">
         <v>4819.0</v>
       </c>
-      <c r="G19" t="n" s="21">
+      <c r="H19" t="n" s="21">
         <v>5002.0</v>
       </c>
-      <c r="H19" t="n" s="21">
+      <c r="I19" t="n" s="21">
         <v>3753.0</v>
       </c>
-      <c r="I19" t="n" s="21">
+      <c r="J19" t="n" s="21">
         <v>4137.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3155.0</v>
       </c>
       <c r="K19" t="n" s="21">
         <v>3155.0</v>
       </c>
       <c r="L19" t="n" s="21">
-        <v>3520.0</v>
+        <v>3155.0</v>
       </c>
       <c r="M19" t="n" s="21">
         <v>3520.0</v>
       </c>
       <c r="N19" t="n" s="21">
-        <v>1089.0</v>
+        <v>3520.0</v>
       </c>
       <c r="O19" t="n" s="21">
         <v>1089.0</v>
       </c>
       <c r="P19" t="n" s="21">
         <v>1089.0</v>
       </c>
       <c r="Q19" t="n" s="21">
+        <v>1089.0</v>
+      </c>
+      <c r="R19" t="n" s="21">
         <v>23175.0</v>
       </c>
-      <c r="R19" t="n" s="21">
+      <c r="S19" t="n" s="21">
         <v>23198.0</v>
       </c>
-      <c r="S19" t="n" s="21">
+      <c r="T19" t="n" s="21">
         <v>23175.0</v>
       </c>
-      <c r="T19" t="n" s="21">
+      <c r="U19" t="n" s="21">
         <v>14497.0</v>
       </c>
-      <c r="U19" t="n" s="21">
+      <c r="V19" t="n" s="21">
         <v>14520.0</v>
       </c>
-      <c r="V19" t="n" s="21">
+      <c r="W19" t="n" s="21">
         <v>14497.0</v>
       </c>
-      <c r="W19" t="n" s="21">
+      <c r="X19" t="n" s="21">
         <v>22905.0</v>
       </c>
-      <c r="X19" t="n" s="21">
+      <c r="Y19" t="n" s="21">
         <v>22999.0</v>
       </c>
-      <c r="Y19" t="n" s="21">
+      <c r="Z19" t="n" s="21">
         <v>22977.0</v>
       </c>
-      <c r="Z19" t="n" s="21">
+      <c r="AA19" t="n" s="21">
         <v>24718.0</v>
       </c>
-      <c r="AA19" t="n" s="21">
+      <c r="AB19" t="n" s="21">
         <v>23421.0</v>
       </c>
-      <c r="AB19" t="n" s="21">
+      <c r="AC19" t="n" s="21">
         <v>32609.0</v>
       </c>
-      <c r="AC19" t="n" s="21">
+      <c r="AD19" t="n" s="21">
         <v>20571.0</v>
       </c>
-      <c r="AD19" t="n" s="21">
+      <c r="AE19" t="n" s="21">
         <v>32639.0</v>
       </c>
-      <c r="AE19" t="n" s="21">
+      <c r="AF19" t="n" s="21">
         <v>12835.0</v>
       </c>
-      <c r="AF19" t="n" s="21">
+      <c r="AG19" t="n" s="21">
         <v>12775.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>1411400.0</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>1424177.0</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>1379826.0</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>1251994.0</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>1112923.0</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>820706.0</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>692942.0</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>616312.0</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>567719.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492262.0</v>
       </c>
       <c r="K20" t="n" s="22">
         <v>492262.0</v>
       </c>
       <c r="L20" t="n" s="22">
-        <v>452152.0</v>
+        <v>492262.0</v>
       </c>
       <c r="M20" t="n" s="22">
         <v>452152.0</v>
       </c>
       <c r="N20" t="n" s="22">
+        <v>452152.0</v>
+      </c>
+      <c r="O20" t="n" s="22">
         <v>455790.0</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>410198.0</v>
       </c>
-      <c r="P20" t="n" s="22">
+      <c r="Q20" t="n" s="22">
         <v>456493.0</v>
       </c>
-      <c r="Q20" t="n" s="22">
+      <c r="R20" t="n" s="22">
         <v>500801.0</v>
       </c>
-      <c r="R20" t="n" s="22">
+      <c r="S20" t="n" s="22">
         <v>501308.0</v>
       </c>
-      <c r="S20" t="n" s="22">
+      <c r="T20" t="n" s="22">
         <v>478371.0</v>
       </c>
-      <c r="T20" t="n" s="22">
+      <c r="U20" t="n" s="22">
         <v>569582.0</v>
       </c>
-      <c r="U20" t="n" s="22">
+      <c r="V20" t="n" s="22">
         <v>596885.0</v>
       </c>
-      <c r="V20" t="n" s="22">
+      <c r="W20" t="n" s="22">
         <v>560686.0</v>
       </c>
-      <c r="W20" t="n" s="22">
+      <c r="X20" t="n" s="22">
         <v>623048.0</v>
       </c>
-      <c r="X20" t="n" s="22">
+      <c r="Y20" t="n" s="22">
         <v>727995.0</v>
       </c>
-      <c r="Y20" t="n" s="22">
+      <c r="Z20" t="n" s="22">
         <v>621192.0</v>
       </c>
-      <c r="Z20" t="n" s="22">
+      <c r="AA20" t="n" s="22">
         <v>872640.0</v>
       </c>
-      <c r="AA20" t="n" s="22">
+      <c r="AB20" t="n" s="22">
         <v>758410.0</v>
       </c>
-      <c r="AB20" t="n" s="22">
+      <c r="AC20" t="n" s="22">
         <v>880082.0</v>
       </c>
-      <c r="AC20" t="n" s="22">
+      <c r="AD20" t="n" s="22">
         <v>1039416.0</v>
       </c>
-      <c r="AD20" t="n" s="22">
+      <c r="AE20" t="n" s="22">
         <v>939510.0</v>
       </c>
-      <c r="AE20" t="n" s="22">
+      <c r="AF20" t="n" s="22">
         <v>889936.0</v>
       </c>
-      <c r="AF20" t="n" s="22">
+      <c r="AG20" t="n" s="22">
         <v>960089.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>701228.0</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>640308.0</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>582535.0</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>495511.0</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>437831.0</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>349433.0</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>300982.0</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>251727.0</v>
       </c>
-      <c r="I21" t="n" s="27">
+      <c r="J21" t="n" s="27">
         <v>224123.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209782.0</v>
       </c>
       <c r="K21" t="n" s="27">
         <v>209782.0</v>
       </c>
       <c r="L21" t="n" s="27">
-        <v>189066.0</v>
+        <v>209782.0</v>
       </c>
       <c r="M21" t="n" s="27">
         <v>189066.0</v>
       </c>
       <c r="N21" t="n" s="27">
+        <v>189066.0</v>
+      </c>
+      <c r="O21" t="n" s="27">
         <v>185804.0</v>
       </c>
-      <c r="O21" t="n" s="27">
+      <c r="P21" t="n" s="27">
         <v>165731.0</v>
       </c>
-      <c r="P21" t="n" s="27">
+      <c r="Q21" t="n" s="27">
         <v>186453.0</v>
       </c>
-      <c r="Q21" t="n" s="27">
+      <c r="R21" t="n" s="27">
         <v>224835.0</v>
       </c>
-      <c r="R21" t="n" s="27">
+      <c r="S21" t="n" s="27">
         <v>213952.0</v>
       </c>
-      <c r="S21" t="n" s="27">
+      <c r="T21" t="n" s="27">
         <v>208275.0</v>
       </c>
-      <c r="T21" t="n" s="27">
+      <c r="U21" t="n" s="27">
         <v>251820.0</v>
       </c>
-      <c r="U21" t="n" s="27">
+      <c r="V21" t="n" s="27">
         <v>223627.0</v>
       </c>
-      <c r="V21" t="n" s="27">
+      <c r="W21" t="n" s="27">
         <v>229702.0</v>
       </c>
-      <c r="W21" t="n" s="27">
+      <c r="X21" t="n" s="27">
         <v>265926.0</v>
       </c>
-      <c r="X21" t="n" s="27">
+      <c r="Y21" t="n" s="27">
         <v>294300.0</v>
       </c>
-      <c r="Y21" t="n" s="27">
+      <c r="Z21" t="n" s="27">
         <v>276556.0</v>
       </c>
-      <c r="Z21" t="n" s="27">
+      <c r="AA21" t="n" s="27">
         <v>406720.0</v>
       </c>
-      <c r="AA21" t="n" s="27">
+      <c r="AB21" t="n" s="27">
         <v>283112.0</v>
       </c>
-      <c r="AB21" t="n" s="27">
+      <c r="AC21" t="n" s="27">
         <v>364004.0</v>
       </c>
-      <c r="AC21" t="n" s="27">
+      <c r="AD21" t="n" s="27">
         <v>390711.0</v>
       </c>
-      <c r="AD21" t="n" s="27">
+      <c r="AE21" t="n" s="27">
         <v>373643.0</v>
       </c>
-      <c r="AE21" t="n" s="27">
+      <c r="AF21" t="n" s="27">
         <v>411446.0</v>
       </c>
-      <c r="AF21" t="n" s="27">
+      <c r="AG21" t="n" s="27">
         <v>438142.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>259830.0</v>
       </c>
       <c r="C22" t="n" s="28">
         <v>259830.0</v>
       </c>
       <c r="D22" t="n" s="28">
         <v>259830.0</v>
       </c>
       <c r="E22" t="n" s="28">
         <v>259830.0</v>
       </c>
       <c r="F22" t="n" s="28">
         <v>259830.0</v>
       </c>
       <c r="G22" t="n" s="28">
         <v>259830.0</v>
       </c>
       <c r="H22" t="n" s="28">
         <v>259830.0</v>
       </c>
       <c r="I22" t="n" s="28">
         <v>259830.0</v>
       </c>
@@ -2239,430 +2297,442 @@
       <c r="U22" t="n" s="28">
         <v>259830.0</v>
       </c>
       <c r="V22" t="n" s="28">
         <v>259830.0</v>
       </c>
       <c r="W22" t="n" s="28">
         <v>259830.0</v>
       </c>
       <c r="X22" t="n" s="28">
         <v>259830.0</v>
       </c>
       <c r="Y22" t="n" s="28">
         <v>259830.0</v>
       </c>
       <c r="Z22" t="n" s="28">
         <v>259830.0</v>
       </c>
       <c r="AA22" t="n" s="28">
         <v>259830.0</v>
       </c>
       <c r="AB22" t="n" s="28">
         <v>259830.0</v>
       </c>
       <c r="AC22" t="n" s="28">
+        <v>259830.0</v>
+      </c>
+      <c r="AD22" t="n" s="28">
         <v>256090.0</v>
       </c>
-      <c r="AD22" t="n" s="28">
-[...1 lines deleted...]
-      </c>
       <c r="AE22" t="n" s="28">
-        <v>256090.0</v>
+        <v>259830.0</v>
       </c>
       <c r="AF22" t="n" s="28">
         <v>256090.0</v>
       </c>
+      <c r="AG22" t="n" s="28">
+        <v>256090.0</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>30291.0</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>32377.0</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>26905.0</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>19866.0</v>
       </c>
-      <c r="E23" t="n" s="29">
+      <c r="F23" t="n" s="29">
         <v>17201.0</v>
       </c>
-      <c r="F23" t="n" s="29">
+      <c r="G23" t="n" s="29">
         <v>26802.0</v>
       </c>
-      <c r="G23" t="n" s="29">
+      <c r="H23" t="n" s="29">
         <v>10060.0</v>
       </c>
-      <c r="H23" t="s" s="29">
-[...2 lines deleted...]
-      <c r="I23" t="n" s="29">
+      <c r="I23" t="s" s="29">
+        <v>33</v>
+      </c>
+      <c r="J23" t="n" s="29">
         <v>3621.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19250.0</v>
       </c>
       <c r="K23" t="n" s="29">
         <v>19250.0</v>
       </c>
       <c r="L23" t="n" s="29">
-        <v>35810.0</v>
+        <v>19250.0</v>
       </c>
       <c r="M23" t="n" s="29">
         <v>35810.0</v>
       </c>
       <c r="N23" t="n" s="29">
+        <v>35810.0</v>
+      </c>
+      <c r="O23" t="n" s="29">
         <v>46835.0</v>
       </c>
-      <c r="O23" t="n" s="29">
+      <c r="P23" t="n" s="29">
         <v>22004.0</v>
       </c>
-      <c r="P23" t="n" s="29">
+      <c r="Q23" t="n" s="29">
         <v>23367.0</v>
       </c>
-      <c r="Q23" t="n" s="29">
+      <c r="R23" t="n" s="29">
         <v>27023.0</v>
       </c>
-      <c r="R23" t="n" s="29">
+      <c r="S23" t="n" s="29">
         <v>28547.0</v>
       </c>
-      <c r="S23" t="n" s="29">
+      <c r="T23" t="n" s="29">
         <v>10672.0</v>
       </c>
-      <c r="T23" t="n" s="29">
+      <c r="U23" t="n" s="29">
         <v>28753.0</v>
       </c>
-      <c r="U23" t="n" s="29">
+      <c r="V23" t="n" s="29">
         <v>35639.0</v>
       </c>
-      <c r="V23" t="n" s="29">
+      <c r="W23" t="n" s="29">
         <v>75453.0</v>
       </c>
-      <c r="W23" t="n" s="29">
+      <c r="X23" t="n" s="29">
         <v>62905.0</v>
       </c>
-      <c r="X23" t="n" s="29">
+      <c r="Y23" t="n" s="29">
         <v>78065.0</v>
       </c>
-      <c r="Y23" t="n" s="29">
+      <c r="Z23" t="n" s="29">
         <v>77038.0</v>
       </c>
-      <c r="Z23" t="n" s="29">
+      <c r="AA23" t="n" s="29">
         <v>118785.0</v>
       </c>
-      <c r="AA23" t="n" s="29">
+      <c r="AB23" t="n" s="29">
         <v>94652.0</v>
       </c>
-      <c r="AB23" t="n" s="29">
+      <c r="AC23" t="n" s="29">
         <v>120694.0</v>
       </c>
-      <c r="AC23" t="n" s="29">
+      <c r="AD23" t="n" s="29">
         <v>109440.0</v>
       </c>
-      <c r="AD23" t="n" s="29">
+      <c r="AE23" t="n" s="29">
         <v>120783.0</v>
       </c>
-      <c r="AE23" t="n" s="29">
+      <c r="AF23" t="n" s="29">
         <v>141880.0</v>
       </c>
-      <c r="AF23" t="n" s="29">
+      <c r="AG23" t="n" s="29">
         <v>141462.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>679881.0</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>751492.0</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>770386.0</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>736617.0</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>657891.0</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>444471.0</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>381900.0</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>363785.0</v>
       </c>
-      <c r="I24" t="n" s="30">
+      <c r="J24" t="n" s="30">
         <v>339975.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263230.0</v>
       </c>
       <c r="K24" t="n" s="30">
         <v>263230.0</v>
       </c>
       <c r="L24" t="n" s="30">
-        <v>223619.0</v>
+        <v>263230.0</v>
       </c>
       <c r="M24" t="n" s="30">
         <v>223619.0</v>
       </c>
       <c r="N24" t="n" s="30">
+        <v>223619.0</v>
+      </c>
+      <c r="O24" t="n" s="30">
         <v>220736.0</v>
       </c>
-      <c r="O24" t="n" s="30">
+      <c r="P24" t="n" s="30">
         <v>222463.0</v>
       </c>
-      <c r="P24" t="n" s="30">
+      <c r="Q24" t="n" s="30">
         <v>242457.0</v>
       </c>
-      <c r="Q24" t="n" s="30">
+      <c r="R24" t="n" s="30">
         <v>246612.0</v>
       </c>
-      <c r="R24" t="n" s="30">
+      <c r="S24" t="n" s="30">
         <v>258809.0</v>
       </c>
-      <c r="S24" t="n" s="30">
+      <c r="T24" t="n" s="30">
         <v>241397.0</v>
       </c>
-      <c r="T24" t="n" s="30">
+      <c r="U24" t="n" s="30">
         <v>285407.0</v>
       </c>
-      <c r="U24" t="n" s="30">
+      <c r="V24" t="n" s="30">
         <v>337619.0</v>
       </c>
-      <c r="V24" t="n" s="30">
+      <c r="W24" t="n" s="30">
         <v>247406.0</v>
       </c>
-      <c r="W24" t="n" s="30">
+      <c r="X24" t="n" s="30">
         <v>293028.0</v>
       </c>
-      <c r="X24" t="n" s="30">
+      <c r="Y24" t="n" s="30">
         <v>355630.0</v>
       </c>
-      <c r="Y24" t="n" s="30">
+      <c r="Z24" t="n" s="30">
         <v>265209.0</v>
       </c>
-      <c r="Z24" t="n" s="30">
+      <c r="AA24" t="n" s="30">
         <v>346031.0</v>
       </c>
-      <c r="AA24" t="n" s="30">
+      <c r="AB24" t="n" s="30">
         <v>380646.0</v>
       </c>
-      <c r="AB24" t="n" s="30">
+      <c r="AC24" t="n" s="30">
         <v>391788.0</v>
       </c>
-      <c r="AC24" t="n" s="30">
+      <c r="AD24" t="n" s="30">
         <v>538699.0</v>
       </c>
-      <c r="AD24" t="n" s="30">
+      <c r="AE24" t="n" s="30">
         <v>439270.0</v>
       </c>
-      <c r="AE24" t="n" s="30">
+      <c r="AF24" t="n" s="30">
         <v>334450.0</v>
       </c>
-      <c r="AF24" t="n" s="30">
+      <c r="AG24" t="n" s="30">
         <v>374764.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>1411400.0</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>1424177.0</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>1379826.0</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>1251994.0</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>1112923.0</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>820706.0</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>692942.0</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>616312.0</v>
       </c>
-      <c r="I25" t="n" s="31">
+      <c r="J25" t="n" s="31">
         <v>567719.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492262.0</v>
       </c>
       <c r="K25" t="n" s="31">
         <v>492262.0</v>
       </c>
       <c r="L25" t="n" s="31">
-        <v>452152.0</v>
+        <v>492262.0</v>
       </c>
       <c r="M25" t="n" s="31">
         <v>452152.0</v>
       </c>
       <c r="N25" t="n" s="31">
+        <v>452152.0</v>
+      </c>
+      <c r="O25" t="n" s="31">
         <v>455790.0</v>
       </c>
-      <c r="O25" t="n" s="31">
+      <c r="P25" t="n" s="31">
         <v>410198.0</v>
       </c>
-      <c r="P25" t="n" s="31">
+      <c r="Q25" t="n" s="31">
         <v>456493.0</v>
       </c>
-      <c r="Q25" t="n" s="31">
+      <c r="R25" t="n" s="31">
         <v>500801.0</v>
       </c>
-      <c r="R25" t="n" s="31">
+      <c r="S25" t="n" s="31">
         <v>501308.0</v>
       </c>
-      <c r="S25" t="n" s="31">
+      <c r="T25" t="n" s="31">
         <v>478371.0</v>
       </c>
-      <c r="T25" t="n" s="31">
+      <c r="U25" t="n" s="31">
         <v>569582.0</v>
       </c>
-      <c r="U25" t="n" s="31">
+      <c r="V25" t="n" s="31">
         <v>596885.0</v>
       </c>
-      <c r="V25" t="n" s="31">
+      <c r="W25" t="n" s="31">
         <v>560686.0</v>
       </c>
-      <c r="W25" t="n" s="31">
+      <c r="X25" t="n" s="31">
         <v>623048.0</v>
       </c>
-      <c r="X25" t="n" s="31">
+      <c r="Y25" t="n" s="31">
         <v>727995.0</v>
       </c>
-      <c r="Y25" t="n" s="31">
+      <c r="Z25" t="n" s="31">
         <v>621192.0</v>
       </c>
-      <c r="Z25" t="n" s="31">
+      <c r="AA25" t="n" s="31">
         <v>872640.0</v>
       </c>
-      <c r="AA25" t="n" s="31">
+      <c r="AB25" t="n" s="31">
         <v>758410.0</v>
       </c>
-      <c r="AB25" t="n" s="31">
+      <c r="AC25" t="n" s="31">
         <v>880082.0</v>
       </c>
-      <c r="AC25" t="n" s="31">
+      <c r="AD25" t="n" s="31">
         <v>1039416.0</v>
       </c>
-      <c r="AD25" t="n" s="31">
+      <c r="AE25" t="n" s="31">
         <v>939510.0</v>
       </c>
-      <c r="AE25" t="n" s="31">
+      <c r="AF25" t="n" s="31">
         <v>889936.0</v>
       </c>
-      <c r="AF25" t="n" s="31">
+      <c r="AG25" t="n" s="31">
         <v>960089.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B28" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B30" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B32" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B33" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B34" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:AF28"/>
-[...9 lines deleted...]
-    <mergeCell ref="A38:AF38"/>
+    <mergeCell ref="B28:AG28"/>
+    <mergeCell ref="B29:AG29"/>
+    <mergeCell ref="B30:AG30"/>
+    <mergeCell ref="B31:AG31"/>
+    <mergeCell ref="B32:AG32"/>
+    <mergeCell ref="B33:AG33"/>
+    <mergeCell ref="B34:AG34"/>
+    <mergeCell ref="B35:AG35"/>
+    <mergeCell ref="A1:AG1"/>
+    <mergeCell ref="A2:AG2"/>
+    <mergeCell ref="A38:AG38"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>