--- v0 (2025-10-27)
+++ v1 (2026-07-07)
@@ -68,74 +68,75 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:S7"/>
+  <dimension ref="A1:T7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="51.390625" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="14.45703125" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="14.45703125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="n">
         <v>2008.0</v>
       </c>
       <c r="C4" t="n">
         <v>2009.0</v>
       </c>
       <c r="D4" t="n">
         <v>2010.0</v>
       </c>
       <c r="E4" t="n">
         <v>2011.0</v>
       </c>
@@ -156,50 +157,53 @@
       </c>
       <c r="K4" t="n">
         <v>2017.0</v>
       </c>
       <c r="L4" t="n">
         <v>2018.0</v>
       </c>
       <c r="M4" t="n">
         <v>2019.0</v>
       </c>
       <c r="N4" t="n">
         <v>2020.0</v>
       </c>
       <c r="O4" t="n">
         <v>2021.0</v>
       </c>
       <c r="P4" t="n">
         <v>2022.0</v>
       </c>
       <c r="Q4" t="n">
         <v>2023.0</v>
       </c>
       <c r="R4" t="n">
         <v>2024.0</v>
       </c>
+      <c r="S4" t="n">
+        <v>2025.0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="n">
         <v>1.0726618174540052</v>
       </c>
       <c r="C5" t="n">
         <v>1.3720645287961368</v>
       </c>
       <c r="D5" t="n">
         <v>1.4988986813616205</v>
       </c>
       <c r="E5" t="n">
         <v>1.6788338184181526</v>
       </c>
       <c r="F5" t="n">
         <v>1.7672538514457254</v>
       </c>
       <c r="G5" t="n">
         <v>1.3076719142543334</v>
       </c>
       <c r="H5" t="n">
         <v>1.5549075489260966</v>
@@ -212,50 +216,53 @@
       </c>
       <c r="K5" t="n">
         <v>1.4650337959950843</v>
       </c>
       <c r="L5" t="n">
         <v>1.7789871346909443</v>
       </c>
       <c r="M5" t="n">
         <v>1.3388438025344247</v>
       </c>
       <c r="N5" t="n">
         <v>1.212934999025257</v>
       </c>
       <c r="O5" t="n">
         <v>1.3901486587703598</v>
       </c>
       <c r="P5" t="n">
         <v>1.2002420675911145</v>
       </c>
       <c r="Q5" t="n">
         <v>1.6457963001949674</v>
       </c>
       <c r="R5" t="n">
         <v>1.4885308987257637</v>
       </c>
+      <c r="S5" t="n">
+        <v>1.257590766860072</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="n">
         <v>0.12765262642276637</v>
       </c>
       <c r="C6" t="n">
         <v>0.03577615237981623</v>
       </c>
       <c r="D6" t="n">
         <v>-0.14223737631910674</v>
       </c>
       <c r="E6" t="n">
         <v>-0.15609016926163496</v>
       </c>
       <c r="F6" t="n">
         <v>-0.18937647230503032</v>
       </c>
       <c r="G6" t="n">
         <v>-0.005967184692361751</v>
       </c>
       <c r="H6" t="n">
         <v>-0.14566359071007481</v>
@@ -268,50 +275,53 @@
       </c>
       <c r="K6" t="n">
         <v>0.07040681703173571</v>
       </c>
       <c r="L6" t="n">
         <v>0.004865271230596835</v>
       </c>
       <c r="M6" t="n">
         <v>0.26266608213579296</v>
       </c>
       <c r="N6" t="n">
         <v>0.07418273394630284</v>
       </c>
       <c r="O6" t="n">
         <v>0.20553757093346536</v>
       </c>
       <c r="P6" t="n">
         <v>0.1781054037416137</v>
       </c>
       <c r="Q6" t="n">
         <v>0.13192798103415135</v>
       </c>
       <c r="R6" t="n">
         <v>0.11230049939140228</v>
       </c>
+      <c r="S6" t="n">
+        <v>0.03242448543170275</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="n">
         <v>0.059281073888541015</v>
       </c>
       <c r="C7" t="n">
         <v>0.014910160971734395</v>
       </c>
       <c r="D7" t="n">
         <v>-0.056567785334908624</v>
       </c>
       <c r="E7" t="n">
         <v>-0.058267955327593254</v>
       </c>
       <c r="F7" t="n">
         <v>-0.06843480304710477</v>
       </c>
       <c r="G7" t="n">
         <v>-0.0025858028845014125</v>
       </c>
       <c r="H7" t="n">
         <v>-0.05701325309062613</v>
@@ -324,47 +334,50 @@
       </c>
       <c r="K7" t="n">
         <v>0.028548083634544957</v>
       </c>
       <c r="L7" t="n">
         <v>0.0017507354279773988</v>
       </c>
       <c r="M7" t="n">
         <v>0.1317514570368908</v>
       </c>
       <c r="N7" t="n">
         <v>0.033522328481848086</v>
       </c>
       <c r="O7" t="n">
         <v>0.08599363482236565</v>
       </c>
       <c r="P7" t="n">
         <v>0.0809480949233047</v>
       </c>
       <c r="Q7" t="n">
         <v>0.049863241937570794</v>
       </c>
       <c r="R7" t="n">
         <v>0.04512722725239418</v>
       </c>
+      <c r="S7" t="n">
+        <v>0.014362428260990694</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:R1"/>
-    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A2:S2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>