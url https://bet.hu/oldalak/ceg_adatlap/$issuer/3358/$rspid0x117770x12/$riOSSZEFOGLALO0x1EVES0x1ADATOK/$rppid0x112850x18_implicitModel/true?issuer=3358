--- v0 (2025-10-27)
+++ v1 (2026-07-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="43">
   <si>
     <t>Összefoglaló éves adatok - Őrmester Nyrt.</t>
   </si>
   <si>
     <t>Auditált, Egyedi, IFRS; Üzleti év: Január 1 - December 31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2008 (1)</t>
   </si>
   <si>
     <t>2009 (1)</t>
   </si>
   <si>
     <t>2010 (1)</t>
   </si>
   <si>
     <t>2011 (2)</t>
   </si>
   <si>
     <t>2012 (2)</t>
   </si>
   <si>
@@ -66,50 +66,53 @@
     <t>2016 (3)</t>
   </si>
   <si>
     <t>2017 (3)</t>
   </si>
   <si>
     <t>2018 (4)</t>
   </si>
   <si>
     <t>2019 (4)</t>
   </si>
   <si>
     <t>2020 (4)</t>
   </si>
   <si>
     <t>2021 (4)</t>
   </si>
   <si>
     <t>2022 (4)</t>
   </si>
   <si>
     <t>2023 (5)</t>
   </si>
   <si>
     <t>2024 (5)</t>
+  </si>
+  <si>
+    <t>2025 (5)</t>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>Árbevétel</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Egy (törzs)részvényre jutó osztalék</t>
   </si>
   <si>
     <t>Befektetett eszközök</t>
   </si>
@@ -242,74 +245,75 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:S26"/>
+  <dimension ref="A1:T26"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="38.12109375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="10.80078125" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="10.80078125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -333,110 +337,116 @@
       </c>
       <c r="K4" t="s" s="1">
         <v>12</v>
       </c>
       <c r="L4" t="s" s="1">
         <v>13</v>
       </c>
       <c r="M4" t="s" s="1">
         <v>14</v>
       </c>
       <c r="N4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="O4" t="s" s="1">
         <v>16</v>
       </c>
       <c r="P4" t="s" s="1">
         <v>17</v>
       </c>
       <c r="Q4" t="s" s="1">
         <v>18</v>
       </c>
       <c r="R4" t="s" s="1">
         <v>19</v>
       </c>
+      <c r="S4" t="s" s="1">
+        <v>20</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="S5" t="s" s="2">
+        <v>21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6" t="n" s="3">
         <v>1711736.0</v>
       </c>
       <c r="C6" t="n" s="3">
         <v>1632695.0</v>
       </c>
       <c r="D6" t="n" s="3">
         <v>1508722.0</v>
       </c>
       <c r="E6" t="n" s="3">
         <v>2052545.0</v>
       </c>
       <c r="F6" t="n" s="3">
         <v>1534194.0</v>
       </c>
       <c r="G6" t="n" s="3">
         <v>1023838.0</v>
       </c>
       <c r="H6" t="n" s="3">
         <v>875576.0</v>
       </c>
       <c r="I6" t="n" s="3">
         <v>674181.0</v>
       </c>
@@ -445,54 +455,57 @@
       </c>
       <c r="K6" t="n" s="3">
         <v>950148.0</v>
       </c>
       <c r="L6" t="n" s="3">
         <v>1146845.0</v>
       </c>
       <c r="M6" t="n" s="3">
         <v>1291048.0</v>
       </c>
       <c r="N6" t="n" s="3">
         <v>1330722.0</v>
       </c>
       <c r="O6" t="n" s="3">
         <v>1857753.0</v>
       </c>
       <c r="P6" t="n" s="3">
         <v>2604769.0</v>
       </c>
       <c r="Q6" t="n" s="3">
         <v>3307302.0</v>
       </c>
       <c r="R6" t="n" s="3">
         <v>3602569.0</v>
       </c>
+      <c r="S6" t="n" s="3">
+        <v>3247233.0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7" t="n" s="7">
         <v>71641.0</v>
       </c>
       <c r="C7" t="n" s="7">
         <v>45795.0</v>
       </c>
       <c r="D7" t="n" s="7">
         <v>-38944.0</v>
       </c>
       <c r="E7" t="n" s="7">
         <v>-45180.0</v>
       </c>
       <c r="F7" t="n" s="7">
         <v>-13516.0</v>
       </c>
       <c r="G7" t="n" s="7">
         <v>10277.0</v>
       </c>
       <c r="H7" t="n" s="7">
         <v>-18775.0</v>
       </c>
       <c r="I7" t="n" s="7">
         <v>-1114.0</v>
       </c>
@@ -501,54 +514,57 @@
       </c>
       <c r="K7" t="n" s="7">
         <v>25150.0</v>
       </c>
       <c r="L7" t="n" s="7">
         <v>8624.0</v>
       </c>
       <c r="M7" t="n" s="7">
         <v>91591.0</v>
       </c>
       <c r="N7" t="n" s="7">
         <v>32247.0</v>
       </c>
       <c r="O7" t="n" s="7">
         <v>93318.0</v>
       </c>
       <c r="P7" t="n" s="7">
         <v>99392.0</v>
       </c>
       <c r="Q7" t="n" s="7">
         <v>93978.0</v>
       </c>
       <c r="R7" t="n" s="7">
         <v>91913.0</v>
       </c>
+      <c r="S7" t="n" s="7">
+        <v>42269.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8" t="n" s="8">
         <v>-7823.0</v>
       </c>
       <c r="C8" t="n" s="8">
         <v>-15768.0</v>
       </c>
       <c r="D8" t="n" s="8">
         <v>-921.0</v>
       </c>
       <c r="E8" t="n" s="8">
         <v>-1976.0</v>
       </c>
       <c r="F8" t="n" s="8">
         <v>-34369.0</v>
       </c>
       <c r="G8" t="n" s="8">
         <v>-10653.0</v>
       </c>
       <c r="H8" t="n" s="8">
         <v>-6179.0</v>
       </c>
       <c r="I8" t="n" s="8">
         <v>-8648.0</v>
       </c>
@@ -557,54 +573,57 @@
       </c>
       <c r="K8" t="n" s="8">
         <v>2295.0</v>
       </c>
       <c r="L8" t="n" s="8">
         <v>-734.0</v>
       </c>
       <c r="M8" t="n" s="8">
         <v>-785.0</v>
       </c>
       <c r="N8" t="n" s="8">
         <v>-593.0</v>
       </c>
       <c r="O8" t="n" s="8">
         <v>-336.0</v>
       </c>
       <c r="P8" t="n" s="8">
         <v>-1212.0</v>
       </c>
       <c r="Q8" t="n" s="8">
         <v>-3269.0</v>
       </c>
       <c r="R8" t="n" s="8">
         <v>-3685.0</v>
       </c>
+      <c r="S8" t="n" s="8">
+        <v>-4906.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9" t="n" s="9">
         <v>63818.0</v>
       </c>
       <c r="C9" t="n" s="9">
         <v>18956.0</v>
       </c>
       <c r="D9" t="n" s="9">
         <v>-51146.0</v>
       </c>
       <c r="E9" t="n" s="9">
         <v>-47156.0</v>
       </c>
       <c r="F9" t="n" s="9">
         <v>-47885.0</v>
       </c>
       <c r="G9" t="n" s="9">
         <v>-376.0</v>
       </c>
       <c r="H9" t="n" s="9">
         <v>-24954.0</v>
       </c>
       <c r="I9" t="n" s="9">
         <v>-9762.0</v>
       </c>
@@ -613,54 +632,57 @@
       </c>
       <c r="K9" t="n" s="9">
         <v>22855.0</v>
       </c>
       <c r="L9" t="n" s="9">
         <v>7890.0</v>
       </c>
       <c r="M9" t="n" s="9">
         <v>90806.0</v>
       </c>
       <c r="N9" t="n" s="9">
         <v>31654.0</v>
       </c>
       <c r="O9" t="n" s="9">
         <v>92981.0</v>
       </c>
       <c r="P9" t="n" s="9">
         <v>98179.0</v>
       </c>
       <c r="Q9" t="n" s="9">
         <v>90709.0</v>
       </c>
       <c r="R9" t="n" s="9">
         <v>88228.0</v>
       </c>
+      <c r="S9" t="n" s="9">
+        <v>37363.0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10" t="n" s="10">
         <v>48472.0</v>
       </c>
       <c r="C10" t="n" s="10">
         <v>14395.0</v>
       </c>
       <c r="D10" t="n" s="10">
         <v>-53146.0</v>
       </c>
       <c r="E10" t="n" s="10">
         <v>-44191.0</v>
       </c>
       <c r="F10" t="n" s="10">
         <v>-45421.0</v>
       </c>
       <c r="G10" t="n" s="10">
         <v>-1418.0</v>
       </c>
       <c r="H10" t="n" s="10">
         <v>-25351.0</v>
       </c>
       <c r="I10" t="n" s="10">
         <v>-11127.0</v>
       </c>
@@ -669,54 +691,57 @@
       </c>
       <c r="K10" t="n" s="10">
         <v>15583.0</v>
       </c>
       <c r="L10" t="n" s="10">
         <v>1029.0</v>
       </c>
       <c r="M10" t="n" s="10">
         <v>76092.0</v>
       </c>
       <c r="N10" t="n" s="10">
         <v>23212.0</v>
       </c>
       <c r="O10" t="n" s="10">
         <v>80952.0</v>
       </c>
       <c r="P10" t="n" s="10">
         <v>85349.0</v>
       </c>
       <c r="Q10" t="n" s="10">
         <v>72065.0</v>
       </c>
       <c r="R10" t="n" s="10">
         <v>69104.0</v>
       </c>
+      <c r="S10" t="n" s="10">
+        <v>20621.0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="C11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="D11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="E11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="F11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="G11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="H11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="I11" t="n" s="12">
         <v>0.0</v>
       </c>
@@ -725,54 +750,57 @@
       </c>
       <c r="K11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="L11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="M11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="N11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="O11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="P11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="Q11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="R11" t="s" s="12">
         <v>2</v>
       </c>
+      <c r="S11" t="s" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12" t="n" s="13">
         <v>446355.0</v>
       </c>
       <c r="C12" t="n" s="13">
         <v>465029.0</v>
       </c>
       <c r="D12" t="n" s="13">
         <v>435472.0</v>
       </c>
       <c r="E12" t="n" s="13">
         <v>336388.0</v>
       </c>
       <c r="F12" t="n" s="13">
         <v>323563.0</v>
       </c>
       <c r="G12" t="n" s="13">
         <v>286811.0</v>
       </c>
       <c r="H12" t="n" s="13">
         <v>278512.0</v>
       </c>
       <c r="I12" t="n" s="13">
         <v>272056.0</v>
       </c>
@@ -781,54 +809,57 @@
       </c>
       <c r="K12" t="n" s="13">
         <v>263381.0</v>
       </c>
       <c r="L12" t="n" s="13">
         <v>248147.0</v>
       </c>
       <c r="M12" t="n" s="13">
         <v>266535.0</v>
       </c>
       <c r="N12" t="n" s="13">
         <v>284118.0</v>
       </c>
       <c r="O12" t="n" s="13">
         <v>287790.0</v>
       </c>
       <c r="P12" t="n" s="13">
         <v>283100.0</v>
       </c>
       <c r="Q12" t="n" s="13">
         <v>310004.0</v>
       </c>
       <c r="R12" t="n" s="13">
         <v>299753.0</v>
       </c>
+      <c r="S12" t="n" s="13">
+        <v>341596.0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13" t="n" s="18">
         <v>250000.0</v>
       </c>
       <c r="C13" t="n" s="18">
         <v>253300.0</v>
       </c>
       <c r="D13" t="n" s="18">
         <v>259830.0</v>
       </c>
       <c r="E13" t="n" s="18">
         <v>259830.0</v>
       </c>
       <c r="F13" t="n" s="18">
         <v>259830.0</v>
       </c>
       <c r="G13" t="n" s="18">
         <v>259830.0</v>
       </c>
       <c r="H13" t="n" s="18">
         <v>259830.0</v>
       </c>
       <c r="I13" t="n" s="18">
         <v>259830.0</v>
       </c>
@@ -837,54 +868,57 @@
       </c>
       <c r="K13" t="n" s="18">
         <v>259830.0</v>
       </c>
       <c r="L13" t="n" s="18">
         <v>259830.0</v>
       </c>
       <c r="M13" t="n" s="18">
         <v>259830.0</v>
       </c>
       <c r="N13" t="n" s="18">
         <v>259830.0</v>
       </c>
       <c r="O13" t="n" s="18">
         <v>259830.0</v>
       </c>
       <c r="P13" t="n" s="18">
         <v>259830.0</v>
       </c>
       <c r="Q13" t="n" s="18">
         <v>259830.0</v>
       </c>
       <c r="R13" t="n" s="18">
         <v>259830.0</v>
       </c>
+      <c r="S13" t="n" s="18">
+        <v>259830.0</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14" t="n" s="19">
         <v>379718.0</v>
       </c>
       <c r="C14" t="n" s="19">
         <v>402363.0</v>
       </c>
       <c r="D14" t="n" s="19">
         <v>373643.0</v>
       </c>
       <c r="E14" t="n" s="19">
         <v>283112.0</v>
       </c>
       <c r="F14" t="n" s="19">
         <v>239845.0</v>
       </c>
       <c r="G14" t="n" s="19">
         <v>237633.0</v>
       </c>
       <c r="H14" t="n" s="19">
         <v>174038.0</v>
       </c>
       <c r="I14" t="n" s="19">
         <v>172163.0</v>
       </c>
@@ -893,54 +927,57 @@
       </c>
       <c r="K14" t="n" s="19">
         <v>221328.0</v>
       </c>
       <c r="L14" t="n" s="19">
         <v>211499.0</v>
       </c>
       <c r="M14" t="n" s="19">
         <v>289691.0</v>
       </c>
       <c r="N14" t="n" s="19">
         <v>312903.0</v>
       </c>
       <c r="O14" t="n" s="19">
         <v>393855.0</v>
       </c>
       <c r="P14" t="n" s="19">
         <v>479205.0</v>
       </c>
       <c r="Q14" t="n" s="19">
         <v>546245.0</v>
       </c>
       <c r="R14" t="n" s="19">
         <v>615349.0</v>
       </c>
+      <c r="S14" t="n" s="19">
+        <v>635970.0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15" t="n" s="20">
         <v>817664.0</v>
       </c>
       <c r="C15" t="n" s="20">
         <v>965449.0</v>
       </c>
       <c r="D15" t="n" s="20">
         <v>939510.0</v>
       </c>
       <c r="E15" t="n" s="20">
         <v>758410.0</v>
       </c>
       <c r="F15" t="n" s="20">
         <v>663712.0</v>
       </c>
       <c r="G15" t="n" s="20">
         <v>548379.0</v>
       </c>
       <c r="H15" t="n" s="20">
         <v>444651.0</v>
       </c>
       <c r="I15" t="n" s="20">
         <v>412527.0</v>
       </c>
@@ -949,54 +986,57 @@
       </c>
       <c r="K15" t="n" s="20">
         <v>545851.0</v>
       </c>
       <c r="L15" t="n" s="20">
         <v>587753.0</v>
       </c>
       <c r="M15" t="n" s="20">
         <v>577542.0</v>
       </c>
       <c r="N15" t="n" s="20">
         <v>692434.0</v>
       </c>
       <c r="O15" t="n" s="20">
         <v>941372.0</v>
       </c>
       <c r="P15" t="n" s="20">
         <v>1054367.0</v>
       </c>
       <c r="Q15" t="n" s="20">
         <v>1445253.0</v>
       </c>
       <c r="R15" t="n" s="20">
         <v>1531315.0</v>
       </c>
+      <c r="S15" t="n" s="20">
+        <v>1435760.0</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16" t="n" s="21">
         <v>209.0</v>
       </c>
       <c r="C16" t="n" s="21">
         <v>183.0</v>
       </c>
       <c r="D16" t="n" s="21">
         <v>101.0</v>
       </c>
       <c r="E16" t="n" s="21">
         <v>266.0</v>
       </c>
       <c r="F16" t="n" s="21">
         <v>181.0</v>
       </c>
       <c r="G16" t="n" s="21">
         <v>66.0</v>
       </c>
       <c r="H16" t="n" s="21">
         <v>39.0</v>
       </c>
       <c r="I16" t="n" s="21">
         <v>30.0</v>
       </c>
@@ -1005,98 +1045,101 @@
       </c>
       <c r="K16" t="n" s="21">
         <v>36.0</v>
       </c>
       <c r="L16" t="n" s="21">
         <v>22.0</v>
       </c>
       <c r="M16" t="n" s="21">
         <v>18.0</v>
       </c>
       <c r="N16" t="n" s="21">
         <v>17.0</v>
       </c>
       <c r="O16" t="n" s="21">
         <v>15.0</v>
       </c>
       <c r="P16" t="n" s="21">
         <v>14.0</v>
       </c>
       <c r="Q16" t="n" s="21">
         <v>14.0</v>
       </c>
       <c r="R16" t="n" s="21">
         <v>13.0</v>
       </c>
+      <c r="S16" t="n" s="21">
+        <v>13.0</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B19:R19"/>
-[...6 lines deleted...]
-    <mergeCell ref="A26:R26"/>
+    <mergeCell ref="B19:S19"/>
+    <mergeCell ref="B20:S20"/>
+    <mergeCell ref="B21:S21"/>
+    <mergeCell ref="B22:S22"/>
+    <mergeCell ref="B23:S23"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A26:S26"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>