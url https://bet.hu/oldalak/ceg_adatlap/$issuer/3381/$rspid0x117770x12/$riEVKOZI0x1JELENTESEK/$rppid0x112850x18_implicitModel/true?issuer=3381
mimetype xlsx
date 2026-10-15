--- v0 (2026-07-04)
+++ v1 (2026-10-15)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="62">
   <si>
     <t>Évközi jelentések pénzügyi adatai - FuturAqua Nyrt.</t>
   </si>
   <si>
     <t>Nem auditált, konszolidált, nemzetközi számviteli elvek (IFRS) alapján (Üzleti év: január 1 - december 31)</t>
   </si>
   <si>
     <t>Eredménykimutatás főbb adatai P&amp;L</t>
   </si>
   <si>
+    <t>2026. jan. - 2026. jún. (1)</t>
+  </si>
+  <si>
     <t>2025. jan. - 2025. jún. (1)</t>
   </si>
   <si>
     <t>2024. jan. - 2024. jún. (1)</t>
   </si>
   <si>
     <t>2023. jan. - 2023. jún. (2)</t>
   </si>
   <si>
     <t>2022. jan. - 2022. jún. (3)</t>
   </si>
   <si>
     <t>2021. jan. - 2021. jún. (3)</t>
   </si>
   <si>
     <t>2020. jan. - 2020. jún. (3)</t>
   </si>
   <si>
     <t>2019. jan. - 2019. jún. (3)</t>
   </si>
   <si>
     <t>2018. jan. - 2018. jún. (4)</t>
   </si>
   <si>
     <t>2017. jan. - 2017. jún. (4)</t>
@@ -81,50 +84,53 @@
     <t>2012. jan. - 2012. jún. (3)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>Értékesítés nettó árbevétele</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Mérleg főbb adatai</t>
+  </si>
+  <si>
+    <t>2026. jún. 30.</t>
   </si>
   <si>
     <t>2025. jún. 30.</t>
   </si>
   <si>
     <t>2024. jún. 30.</t>
   </si>
   <si>
     <t>2023. jún. 30.</t>
   </si>
   <si>
     <t>2022. jún. 30.</t>
   </si>
   <si>
     <t>2021. jún. 30.</t>
   </si>
   <si>
     <t>2020. jún. 30.</t>
   </si>
   <si>
     <t>2019. jún. 30.</t>
   </si>
   <si>
     <t>2018. jún. 30.</t>
   </si>
@@ -326,71 +332,72 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:P35"/>
+  <dimension ref="A1:Q35"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="40.58203125" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="38.12109375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="24.50390625" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -405,1038 +412,1101 @@
       </c>
       <c r="H4" t="s" s="1">
         <v>9</v>
       </c>
       <c r="I4" t="s" s="1">
         <v>10</v>
       </c>
       <c r="J4" t="s" s="1">
         <v>11</v>
       </c>
       <c r="K4" t="s" s="1">
         <v>12</v>
       </c>
       <c r="L4" t="s" s="1">
         <v>13</v>
       </c>
       <c r="M4" t="s" s="1">
         <v>14</v>
       </c>
       <c r="N4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="O4" t="s" s="1">
         <v>16</v>
       </c>
+      <c r="P4" t="s" s="1">
+        <v>17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
+      </c>
+      <c r="P5" t="s" s="2">
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6" t="n" s="3">
         <v>300.0</v>
       </c>
       <c r="C6" t="n" s="3">
+        <v>300.0</v>
+      </c>
+      <c r="D6" t="n" s="3">
         <v>600.0</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>0.0</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>889.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="H6" t="n" s="3">
+        <v>0.0</v>
+      </c>
+      <c r="I6" t="n" s="3">
         <v>16000.0</v>
       </c>
-      <c r="I6" t="n" s="3">
+      <c r="J6" t="n" s="3">
         <v>576.0</v>
       </c>
-      <c r="J6" t="n" s="3">
+      <c r="K6" t="n" s="3">
         <v>550.0</v>
       </c>
-      <c r="K6" t="n" s="3">
+      <c r="L6" t="n" s="3">
         <v>52372.0</v>
       </c>
-      <c r="L6" t="n" s="3">
+      <c r="M6" t="n" s="3">
         <v>64317.0</v>
       </c>
-      <c r="M6" t="n" s="3">
+      <c r="N6" t="n" s="3">
         <v>52986.0</v>
       </c>
-      <c r="N6" t="n" s="3">
+      <c r="O6" t="n" s="3">
         <v>45247.0</v>
       </c>
-      <c r="O6" t="n" s="3">
+      <c r="P6" t="n" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>-13339.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>12305.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>-16545.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>301963.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>-52316.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>-35074.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>-46157.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>-15730.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>-4613.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>-4097.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>2128.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>2130.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>-216.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>-4046.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>-2630.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>2035.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>3218.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>1755.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>-86384.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>306.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>-62.0</v>
       </c>
-      <c r="G8" t="s" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s" s="8">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I8" t="n" s="8">
+        <v>18</v>
+      </c>
+      <c r="I8" t="s" s="8">
+        <v>18</v>
+      </c>
+      <c r="J8" t="n" s="8">
         <v>-11.0</v>
       </c>
-      <c r="J8" t="n" s="8">
+      <c r="K8" t="n" s="8">
         <v>-57.0</v>
       </c>
-      <c r="K8" t="n" s="8">
+      <c r="L8" t="n" s="8">
         <v>-425.0</v>
       </c>
-      <c r="L8" t="n" s="8">
+      <c r="M8" t="n" s="8">
         <v>49.0</v>
       </c>
-      <c r="M8" t="n" s="8">
+      <c r="N8" t="n" s="8">
         <v>-1303.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>4326.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>4838.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>-11304.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>15523.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>-14790.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>215579.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>-52010.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>-35136.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>-46157.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>-15730.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>-5349.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>-4599.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>1703.0</v>
       </c>
-      <c r="L9" t="n" s="9">
+      <c r="M9" t="n" s="9">
         <v>2179.0</v>
       </c>
-      <c r="M9" t="n" s="9">
+      <c r="N9" t="n" s="9">
         <v>-1519.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>280.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>2208.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>-11334.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>14838.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>-14790.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>214912.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>-52039.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>-35166.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>-46157.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>-15730.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>-5401.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>-4635.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>1533.0</v>
       </c>
-      <c r="L10" t="n" s="10">
+      <c r="M10" t="n" s="10">
         <v>2041.0</v>
       </c>
-      <c r="M10" t="n" s="10">
+      <c r="N10" t="n" s="10">
         <v>-1519.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>280.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>1876.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="P12" t="s" s="11">
+        <v>39</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I13" t="s" s="12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>18</v>
+        <v>19</v>
+      </c>
+      <c r="P13" t="s" s="12">
+        <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>215836.0</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>212075.0</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>209811.0</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>236285.0</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>433526.0</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>206843.0</v>
       </c>
-      <c r="G14" t="n" s="13">
+      <c r="H14" t="n" s="13">
         <v>193147.0</v>
       </c>
-      <c r="H14" t="n" s="13">
+      <c r="I14" t="n" s="13">
         <v>110858.0</v>
       </c>
-      <c r="I14" t="n" s="13">
+      <c r="J14" t="n" s="13">
         <v>139847.0</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="K14" t="n" s="13">
         <v>78322.0</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>77014.0</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>109953.0</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>145282.0</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>125920.0</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>92835.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B15" t="n" s="14">
         <v>425.0</v>
       </c>
       <c r="C15" t="n" s="14">
+        <v>425.0</v>
+      </c>
+      <c r="D15" t="n" s="14">
         <v>885.0</v>
       </c>
-      <c r="D15" t="n" s="14">
+      <c r="E15" t="n" s="14">
         <v>1411.0</v>
       </c>
-      <c r="E15" t="n" s="14">
+      <c r="F15" t="n" s="14">
         <v>256538.0</v>
       </c>
-      <c r="F15" t="n" s="14">
+      <c r="G15" t="n" s="14">
         <v>39347.0</v>
       </c>
-      <c r="G15" t="n" s="14">
+      <c r="H15" t="n" s="14">
         <v>3746.0</v>
       </c>
-      <c r="H15" t="n" s="14">
+      <c r="I15" t="n" s="14">
         <v>1246.0</v>
       </c>
-      <c r="I15" t="n" s="14">
+      <c r="J15" t="n" s="14">
         <v>246.0</v>
       </c>
-      <c r="J15" t="n" s="14">
+      <c r="K15" t="n" s="14">
         <v>360.0</v>
       </c>
-      <c r="K15" t="n" s="14">
+      <c r="L15" t="n" s="14">
         <v>7332.0</v>
       </c>
-      <c r="L15" t="n" s="14">
+      <c r="M15" t="n" s="14">
         <v>9821.0</v>
       </c>
-      <c r="M15" t="n" s="14">
+      <c r="N15" t="n" s="14">
         <v>40655.0</v>
       </c>
-      <c r="N15" t="n" s="14">
+      <c r="O15" t="n" s="14">
         <v>17387.0</v>
       </c>
-      <c r="O15" t="n" s="14">
+      <c r="P15" t="n" s="14">
         <v>1300.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>210599.0</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>204160.0</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>199554.0</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>205740.0</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>176969.0</v>
       </c>
-      <c r="F16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>167496.0</v>
       </c>
-      <c r="G16" t="n" s="18">
+      <c r="H16" t="n" s="18">
         <v>189866.0</v>
       </c>
-      <c r="H16" t="n" s="18">
+      <c r="I16" t="n" s="18">
         <v>109612.0</v>
       </c>
-      <c r="I16" t="n" s="18">
+      <c r="J16" t="n" s="18">
         <v>139601.0</v>
       </c>
-      <c r="J16" t="n" s="18">
+      <c r="K16" t="n" s="18">
         <v>40865.0</v>
       </c>
-      <c r="K16" t="n" s="18">
+      <c r="L16" t="n" s="18">
         <v>39201.0</v>
       </c>
-      <c r="L16" t="n" s="18">
+      <c r="M16" t="n" s="18">
         <v>43799.0</v>
       </c>
-      <c r="M16" t="n" s="18">
+      <c r="N16" t="n" s="18">
         <v>48296.0</v>
       </c>
-      <c r="N16" t="n" s="18">
+      <c r="O16" t="n" s="18">
         <v>53658.0</v>
       </c>
-      <c r="O16" t="n" s="18">
+      <c r="P16" t="n" s="18">
         <v>37896.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="C17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="D17" t="n" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="E17" t="n" s="19">
         <v>29134.0</v>
       </c>
-      <c r="E17" t="s" s="19">
-[...1 lines deleted...]
-      </c>
       <c r="F17" t="s" s="19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G17" t="s" s="19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H17" t="s" s="19">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I17" t="n" s="19">
+        <v>18</v>
+      </c>
+      <c r="I17" t="s" s="19">
+        <v>18</v>
+      </c>
+      <c r="J17" t="n" s="19">
         <v>0.0</v>
       </c>
-      <c r="J17" t="n" s="19">
+      <c r="K17" t="n" s="19">
         <v>31107.0</v>
       </c>
-      <c r="K17" t="n" s="19">
+      <c r="L17" t="n" s="19">
         <v>30478.0</v>
       </c>
-      <c r="L17" t="n" s="19">
+      <c r="M17" t="n" s="19">
         <v>56333.0</v>
       </c>
-      <c r="M17" t="n" s="19">
+      <c r="N17" t="n" s="19">
         <v>400.0</v>
       </c>
-      <c r="N17" t="n" s="19">
+      <c r="O17" t="n" s="19">
         <v>54875.0</v>
       </c>
-      <c r="O17" t="n" s="19">
+      <c r="P17" t="n" s="19">
         <v>53639.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>82174.0</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>176046.0</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>206099.0</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>345656.0</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>103536.0</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>66520.0</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>75171.0</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>19936.0</v>
       </c>
-      <c r="I18" t="n" s="20">
+      <c r="J18" t="n" s="20">
         <v>24546.0</v>
       </c>
-      <c r="J18" t="n" s="20">
+      <c r="K18" t="n" s="20">
         <v>14554.0</v>
       </c>
-      <c r="K18" t="n" s="20">
+      <c r="L18" t="n" s="20">
         <v>150879.0</v>
       </c>
-      <c r="L18" t="n" s="20">
+      <c r="M18" t="n" s="20">
         <v>101243.0</v>
       </c>
-      <c r="M18" t="n" s="20">
+      <c r="N18" t="n" s="20">
         <v>92866.0</v>
       </c>
-      <c r="N18" t="n" s="20">
+      <c r="O18" t="n" s="20">
         <v>63679.0</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>8445.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>44967.0</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>41823.0</v>
       </c>
-      <c r="D19" t="n" s="21">
+      <c r="E19" t="n" s="21">
         <v>17772.0</v>
       </c>
-      <c r="E19" t="n" s="21">
+      <c r="F19" t="n" s="21">
         <v>44691.0</v>
       </c>
-      <c r="F19" t="n" s="21">
+      <c r="G19" t="n" s="21">
         <v>29919.0</v>
       </c>
-      <c r="G19" t="n" s="21">
+      <c r="H19" t="n" s="21">
         <v>31336.0</v>
       </c>
-      <c r="H19" t="s" s="21">
-[...2 lines deleted...]
-      <c r="I19" t="n" s="21">
+      <c r="I19" t="s" s="21">
+        <v>18</v>
+      </c>
+      <c r="J19" t="n" s="21">
         <v>321.0</v>
       </c>
-      <c r="J19" t="n" s="21">
+      <c r="K19" t="n" s="21">
         <v>219.0</v>
       </c>
-      <c r="K19" t="n" s="21">
+      <c r="L19" t="n" s="21">
         <v>42836.0</v>
       </c>
-      <c r="L19" t="n" s="21">
+      <c r="M19" t="n" s="21">
         <v>33018.0</v>
       </c>
-      <c r="M19" t="n" s="21">
+      <c r="N19" t="n" s="21">
         <v>32915.0</v>
       </c>
-      <c r="N19" t="n" s="21">
+      <c r="O19" t="n" s="21">
         <v>4843.0</v>
       </c>
-      <c r="O19" t="n" s="21">
+      <c r="P19" t="n" s="21">
         <v>0.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>298010.0</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>388121.0</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>415910.0</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>581941.0</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>537062.0</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>273363.0</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>268318.0</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>130794.0</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>164393.0</v>
       </c>
-      <c r="J20" t="n" s="22">
+      <c r="K20" t="n" s="22">
         <v>92876.0</v>
       </c>
-      <c r="K20" t="n" s="22">
+      <c r="L20" t="n" s="22">
         <v>227893.0</v>
       </c>
-      <c r="L20" t="n" s="22">
+      <c r="M20" t="n" s="22">
         <v>211196.0</v>
       </c>
-      <c r="M20" t="n" s="22">
+      <c r="N20" t="n" s="22">
         <v>238138.0</v>
       </c>
-      <c r="N20" t="n" s="22">
+      <c r="O20" t="n" s="22">
         <v>189599.0</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>101280.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>257010.0</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>314671.0</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>310622.0</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>477011.0</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>32510.0</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>129841.0</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>180905.0</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>110042.0</v>
       </c>
-      <c r="I21" t="n" s="27">
+      <c r="J21" t="n" s="27">
         <v>134280.0</v>
       </c>
-      <c r="J21" t="n" s="27">
+      <c r="K21" t="n" s="27">
         <v>77054.0</v>
       </c>
-      <c r="K21" t="n" s="27">
+      <c r="L21" t="n" s="27">
         <v>59994.0</v>
       </c>
-      <c r="L21" t="n" s="27">
+      <c r="M21" t="n" s="27">
         <v>82439.0</v>
       </c>
-      <c r="M21" t="n" s="27">
+      <c r="N21" t="n" s="27">
         <v>118928.0</v>
       </c>
-      <c r="N21" t="n" s="27">
+      <c r="O21" t="n" s="27">
         <v>108544.0</v>
       </c>
-      <c r="O21" t="n" s="27">
+      <c r="P21" t="n" s="27">
         <v>97995.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B22" t="n" s="28">
-        <v>227925.0</v>
+        <v>263425.0</v>
       </c>
       <c r="C22" t="n" s="28">
         <v>227925.0</v>
       </c>
       <c r="D22" t="n" s="28">
         <v>227925.0</v>
       </c>
       <c r="E22" t="n" s="28">
+        <v>227925.0</v>
+      </c>
+      <c r="F22" t="n" s="28">
         <v>129675.0</v>
       </c>
-      <c r="F22" t="n" s="28">
+      <c r="G22" t="n" s="28">
         <v>122500.0</v>
       </c>
-      <c r="G22" t="n" s="28">
+      <c r="H22" t="n" s="28">
         <v>120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107453.0</v>
       </c>
       <c r="I22" t="n" s="28">
         <v>107453.0</v>
       </c>
       <c r="J22" t="n" s="28">
-        <v>100133.0</v>
+        <v>107453.0</v>
       </c>
       <c r="K22" t="n" s="28">
         <v>100133.0</v>
       </c>
       <c r="L22" t="n" s="28">
-        <v>92633.0</v>
+        <v>100133.0</v>
       </c>
       <c r="M22" t="n" s="28">
         <v>92633.0</v>
       </c>
       <c r="N22" t="n" s="28">
         <v>92633.0</v>
       </c>
       <c r="O22" t="n" s="28">
         <v>92633.0</v>
       </c>
+      <c r="P22" t="n" s="28">
+        <v>92633.0</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>5560.0</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>2299.0</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>4192.0</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>3643.0</v>
       </c>
-      <c r="E23" t="s" s="29">
-[...1 lines deleted...]
-      </c>
       <c r="F23" t="s" s="29">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G23" t="s" s="29">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H23" t="s" s="29">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I23" t="n" s="29">
+        <v>18</v>
+      </c>
+      <c r="I23" t="s" s="29">
+        <v>18</v>
+      </c>
+      <c r="J23" t="n" s="29">
         <v>0.0</v>
       </c>
-      <c r="J23" t="n" s="29">
+      <c r="K23" t="n" s="29">
         <v>522.0</v>
       </c>
-      <c r="K23" t="n" s="29">
+      <c r="L23" t="n" s="29">
         <v>8517.0</v>
       </c>
-      <c r="L23" t="n" s="29">
+      <c r="M23" t="n" s="29">
         <v>1113.0</v>
       </c>
-      <c r="M23" t="n" s="29">
+      <c r="N23" t="n" s="29">
         <v>3524.0</v>
       </c>
-      <c r="N23" t="n" s="29">
+      <c r="O23" t="n" s="29">
         <v>1555.0</v>
       </c>
-      <c r="O23" t="n" s="29">
+      <c r="P23" t="n" s="29">
         <v>0.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>35440.0</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>71151.0</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>101096.0</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>101287.0</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>504552.0</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>143522.0</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>87413.0</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>20752.0</v>
       </c>
-      <c r="I24" t="n" s="30">
+      <c r="J24" t="n" s="30">
         <v>30113.0</v>
       </c>
-      <c r="J24" t="n" s="30">
+      <c r="K24" t="n" s="30">
         <v>15300.0</v>
       </c>
-      <c r="K24" t="n" s="30">
+      <c r="L24" t="n" s="30">
         <v>159382.0</v>
       </c>
-      <c r="L24" t="n" s="30">
+      <c r="M24" t="n" s="30">
         <v>127644.0</v>
       </c>
-      <c r="M24" t="n" s="30">
+      <c r="N24" t="n" s="30">
         <v>115696.0</v>
       </c>
-      <c r="N24" t="n" s="30">
+      <c r="O24" t="n" s="30">
         <v>79500.0</v>
       </c>
-      <c r="O24" t="n" s="30">
+      <c r="P24" t="n" s="30">
         <v>3285.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>298010.0</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>388121.0</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>415910.0</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>581941.0</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>537062.0</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>273363.0</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>268318.0</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>130794.0</v>
       </c>
-      <c r="I25" t="n" s="31">
+      <c r="J25" t="n" s="31">
         <v>164393.0</v>
       </c>
-      <c r="J25" t="n" s="31">
+      <c r="K25" t="n" s="31">
         <v>92876.0</v>
       </c>
-      <c r="K25" t="n" s="31">
+      <c r="L25" t="n" s="31">
         <v>227893.0</v>
       </c>
-      <c r="L25" t="n" s="31">
+      <c r="M25" t="n" s="31">
         <v>211196.0</v>
       </c>
-      <c r="M25" t="n" s="31">
+      <c r="N25" t="n" s="31">
         <v>238148.0</v>
       </c>
-      <c r="N25" t="n" s="31">
+      <c r="O25" t="n" s="31">
         <v>189599.0</v>
       </c>
-      <c r="O25" t="n" s="31">
+      <c r="P25" t="n" s="31">
         <v>101280.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B28" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B29" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B31" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B32" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:O28"/>
-[...6 lines deleted...]
-    <mergeCell ref="A35:O35"/>
+    <mergeCell ref="B28:P28"/>
+    <mergeCell ref="B29:P29"/>
+    <mergeCell ref="B30:P30"/>
+    <mergeCell ref="B31:P31"/>
+    <mergeCell ref="B32:P32"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A35:P35"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>