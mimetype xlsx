--- v0 (2025-11-09)
+++ v1 (2026-06-14)
@@ -6,98 +6,101 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="44">
   <si>
     <t>Összefoglaló éves adatok - AutoWallis Nyrt.</t>
   </si>
   <si>
     <t>Auditált, Konszolidált, IFRS; Üzleti év: Január 1 - December 31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2012 (1)</t>
   </si>
   <si>
     <t>2013 (1)</t>
   </si>
   <si>
     <t>2014 (1)</t>
   </si>
   <si>
     <t>2015 (2)</t>
   </si>
   <si>
     <t>2016 (2)</t>
   </si>
   <si>
     <t>2017 (3)</t>
   </si>
   <si>
     <t>2018 (4)</t>
   </si>
   <si>
     <t>2019 (5)</t>
   </si>
   <si>
     <t>2020 (5)</t>
   </si>
   <si>
     <t>2021 (5)</t>
   </si>
   <si>
     <t>2022 (6)</t>
   </si>
   <si>
     <t>2023 (7)</t>
   </si>
   <si>
     <t>2024 (7)</t>
+  </si>
+  <si>
+    <t>2025 (7)</t>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>(millió HUF)</t>
   </si>
   <si>
     <t>Árbevétel</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Egy (törzs)részvényre jutó osztalék</t>
   </si>
@@ -245,70 +248,71 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:O28"/>
+  <dimension ref="A1:P28"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="43.484375" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="40.58203125" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="11.5390625" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="11.5390625" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="11.5390625" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="11.77734375" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="11.77734375" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -320,644 +324,683 @@
       </c>
       <c r="G4" t="s" s="1">
         <v>8</v>
       </c>
       <c r="H4" t="s" s="1">
         <v>9</v>
       </c>
       <c r="I4" t="s" s="1">
         <v>10</v>
       </c>
       <c r="J4" t="s" s="1">
         <v>11</v>
       </c>
       <c r="K4" t="s" s="1">
         <v>12</v>
       </c>
       <c r="L4" t="s" s="1">
         <v>13</v>
       </c>
       <c r="M4" t="s" s="1">
         <v>14</v>
       </c>
       <c r="N4" t="s" s="1">
         <v>15</v>
       </c>
+      <c r="O4" t="s" s="1">
+        <v>16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="O5" t="s" s="2">
+        <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="C6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="D6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="E6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="F6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="G6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="H6" t="n" s="3">
         <v>6.5450491E7</v>
       </c>
       <c r="I6" t="n" s="3">
         <v>7.5272908E7</v>
       </c>
       <c r="J6" t="n" s="3">
         <v>8.8412726E7</v>
       </c>
       <c r="K6" t="n" s="3">
         <v>1.94956435E8</v>
       </c>
       <c r="L6" t="n" s="3">
         <v>2.70165925E8</v>
       </c>
       <c r="M6" t="n" s="3">
         <v>3.66266781E8</v>
       </c>
       <c r="N6" t="n" s="3">
         <v>398460.0</v>
       </c>
+      <c r="O6" t="n" s="3">
+        <v>477432.0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7" t="n" s="7">
         <v>-3904.0</v>
       </c>
       <c r="C7" t="n" s="7">
         <v>-15809.0</v>
       </c>
       <c r="D7" t="n" s="7">
         <v>-29476.0</v>
       </c>
       <c r="E7" t="n" s="7">
         <v>-30291.0</v>
       </c>
       <c r="F7" t="n" s="7">
         <v>-26651.0</v>
       </c>
       <c r="G7" t="n" s="7">
         <v>-23035.0</v>
       </c>
       <c r="H7" t="n" s="7">
         <v>1460931.0</v>
       </c>
       <c r="I7" t="n" s="7">
         <v>1804357.0</v>
       </c>
       <c r="J7" t="n" s="7">
         <v>655266.0</v>
       </c>
       <c r="K7" t="n" s="7">
         <v>4958562.0</v>
       </c>
       <c r="L7" t="n" s="7">
         <v>1.0951308E7</v>
       </c>
       <c r="M7" t="n" s="7">
         <v>1.5249297E7</v>
       </c>
       <c r="N7" t="n" s="7">
         <v>14370.0</v>
       </c>
+      <c r="O7" t="n" s="7">
+        <v>11060.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8" t="n" s="8">
         <v>19843.0</v>
       </c>
       <c r="C8" t="n" s="8">
         <v>37394.0</v>
       </c>
       <c r="D8" t="n" s="8">
         <v>12897.0</v>
       </c>
       <c r="E8" t="n" s="8">
         <v>14434.0</v>
       </c>
       <c r="F8" t="n" s="8">
         <v>-103137.0</v>
       </c>
       <c r="G8" t="n" s="8">
         <v>-31032.0</v>
       </c>
       <c r="H8" t="n" s="8">
         <v>-390596.0</v>
       </c>
       <c r="I8" t="n" s="8">
         <v>-544410.0</v>
       </c>
       <c r="J8" t="n" s="8">
         <v>-1065764.0</v>
       </c>
       <c r="K8" t="n" s="8">
         <v>-793271.0</v>
       </c>
       <c r="L8" t="n" s="8">
         <v>-952719.0</v>
       </c>
       <c r="M8" t="n" s="8">
         <v>-4390504.0</v>
       </c>
       <c r="N8" t="n" s="8">
         <v>-5711.0</v>
       </c>
+      <c r="O8" t="n" s="8">
+        <v>-3154.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9" t="n" s="9">
         <v>15939.0</v>
       </c>
       <c r="C9" t="n" s="9">
         <v>21585.0</v>
       </c>
       <c r="D9" t="n" s="9">
         <v>-16579.0</v>
       </c>
       <c r="E9" t="n" s="9">
         <v>-15857.0</v>
       </c>
       <c r="F9" t="n" s="9">
         <v>-129788.0</v>
       </c>
       <c r="G9" t="n" s="9">
         <v>-53306.0</v>
       </c>
       <c r="H9" t="n" s="9">
         <v>1070336.0</v>
       </c>
       <c r="I9" t="n" s="9">
         <v>1259947.0</v>
       </c>
       <c r="J9" t="n" s="9">
         <v>-410497.0</v>
       </c>
       <c r="K9" t="n" s="9">
         <v>4165291.0</v>
       </c>
       <c r="L9" t="n" s="9">
         <v>1.0316307E7</v>
       </c>
       <c r="M9" t="n" s="9">
         <v>1.192874E7</v>
       </c>
       <c r="N9" t="n" s="9">
         <v>9097.0</v>
       </c>
+      <c r="O9" t="n" s="9">
+        <v>8092.0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10" t="n" s="10">
         <v>14377.0</v>
       </c>
       <c r="C10" t="n" s="10">
         <v>21585.0</v>
       </c>
       <c r="D10" t="n" s="10">
         <v>-16724.0</v>
       </c>
       <c r="E10" t="n" s="10">
         <v>-15857.0</v>
       </c>
       <c r="F10" t="n" s="10">
         <v>-129788.0</v>
       </c>
       <c r="G10" t="n" s="10">
         <v>-58940.0</v>
       </c>
       <c r="H10" t="n" s="10">
         <v>846903.0</v>
       </c>
       <c r="I10" t="n" s="10">
         <v>916611.0</v>
       </c>
       <c r="J10" t="n" s="10">
         <v>-679331.0</v>
       </c>
       <c r="K10" t="n" s="10">
         <v>3242120.0</v>
       </c>
       <c r="L10" t="n" s="10">
         <v>8623432.0</v>
       </c>
       <c r="M10" t="n" s="10">
         <v>9842771.0</v>
       </c>
       <c r="N10" t="n" s="10">
         <v>6976.0</v>
       </c>
+      <c r="O10" t="n" s="10">
+        <v>5717.0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="C11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="D11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="E11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="F11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="G11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="H11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="I11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="J11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="K11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="L11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="M11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="N11" t="n" s="12">
         <v>0.0</v>
       </c>
+      <c r="O11" t="s" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12" t="n" s="13">
         <v>8081.0</v>
       </c>
       <c r="C12" t="n" s="13">
         <v>26743.0</v>
       </c>
       <c r="D12" t="n" s="13">
         <v>22097.0</v>
       </c>
       <c r="E12" t="n" s="13">
         <v>15878.0</v>
       </c>
       <c r="F12" t="n" s="13">
         <v>10005.0</v>
       </c>
       <c r="G12" t="n" s="13">
         <v>378.0</v>
       </c>
       <c r="H12" t="n" s="13">
         <v>4553792.0</v>
       </c>
       <c r="I12" t="n" s="13">
         <v>8382242.0</v>
       </c>
       <c r="J12" t="n" s="13">
         <v>2.1758889E7</v>
       </c>
       <c r="K12" t="n" s="13">
         <v>2.5103975E7</v>
       </c>
       <c r="L12" t="n" s="13">
         <v>3.1964795E7</v>
       </c>
       <c r="M12" t="n" s="13">
         <v>5.0496457E7</v>
       </c>
       <c r="N12" t="n" s="13">
         <v>73117.0</v>
       </c>
+      <c r="O12" t="n" s="13">
+        <v>79931.0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13" t="n" s="18">
         <v>100000.0</v>
       </c>
       <c r="C13" t="n" s="18">
         <v>304344.0</v>
       </c>
       <c r="D13" t="n" s="18">
         <v>344344.0</v>
       </c>
       <c r="E13" t="n" s="18">
         <v>344344.0</v>
       </c>
       <c r="F13" t="n" s="18">
         <v>344344.0</v>
       </c>
       <c r="G13" t="n" s="18">
         <v>344344.0</v>
       </c>
       <c r="H13" t="n" s="18">
         <v>3383268.0</v>
       </c>
       <c r="I13" t="n" s="18">
         <v>3383268.0</v>
       </c>
       <c r="J13" t="n" s="18">
         <v>4053921.0</v>
       </c>
       <c r="K13" t="n" s="18">
         <v>5314797.0</v>
       </c>
       <c r="L13" t="n" s="18">
         <v>5528613.0</v>
       </c>
       <c r="M13" t="n" s="18">
         <v>6162999.0</v>
       </c>
       <c r="N13" t="n" s="18">
         <v>6743.0</v>
       </c>
+      <c r="O13" t="n" s="18">
+        <v>6743.0</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14" t="n" s="19">
         <v>211502.0</v>
       </c>
       <c r="C14" t="n" s="19">
         <v>657927.0</v>
       </c>
       <c r="D14" t="n" s="19">
         <v>743203.0</v>
       </c>
       <c r="E14" t="n" s="19">
         <v>727345.0</v>
       </c>
       <c r="F14" t="n" s="19">
         <v>431059.0</v>
       </c>
       <c r="G14" t="n" s="19">
         <v>556250.0</v>
       </c>
       <c r="H14" t="n" s="19">
         <v>1.6318786E7</v>
       </c>
       <c r="I14" t="n" s="19">
         <v>1.6463427E7</v>
       </c>
       <c r="J14" t="n" s="19">
         <v>2.1056508E7</v>
       </c>
       <c r="K14" t="n" s="19">
         <v>2.427167E7</v>
       </c>
       <c r="L14" t="n" s="19">
         <v>3.54651E7</v>
       </c>
       <c r="M14" t="n" s="19">
         <v>5.0108378E7</v>
       </c>
       <c r="N14" t="n" s="19">
         <v>62895.0</v>
       </c>
+      <c r="O14" t="n" s="19">
+        <v>65208.0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15" t="n" s="20">
         <v>216570.0</v>
       </c>
       <c r="C15" t="n" s="20">
         <v>664097.0</v>
       </c>
       <c r="D15" t="n" s="20">
         <v>886175.0</v>
       </c>
       <c r="E15" t="n" s="20">
         <v>830328.0</v>
       </c>
       <c r="F15" t="n" s="20">
         <v>552064.0</v>
       </c>
       <c r="G15" t="n" s="20">
         <v>562507.0</v>
       </c>
       <c r="H15" t="n" s="20">
         <v>2.2105666E7</v>
       </c>
       <c r="I15" t="n" s="20">
         <v>3.1986948E7</v>
       </c>
       <c r="J15" t="n" s="20">
         <v>5.776299E7</v>
       </c>
       <c r="K15" t="n" s="20">
         <v>8.8976539E7</v>
       </c>
       <c r="L15" t="n" s="20">
         <v>1.33684136E8</v>
       </c>
       <c r="M15" t="n" s="20">
         <v>1.51949155E8</v>
       </c>
       <c r="N15" t="n" s="20">
         <v>204566.0</v>
       </c>
+      <c r="O15" t="n" s="20">
+        <v>222439.0</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="C16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="D16" t="n" s="21">
         <v>1.0</v>
       </c>
       <c r="E16" t="n" s="21">
         <v>1.0</v>
       </c>
       <c r="F16" t="n" s="21">
         <v>1.0</v>
       </c>
       <c r="G16" t="n" s="21">
         <v>1.0</v>
       </c>
       <c r="H16" t="n" s="21">
         <v>272.0</v>
       </c>
       <c r="I16" t="n" s="21">
         <v>309.0</v>
       </c>
       <c r="J16" t="n" s="21">
         <v>662.0</v>
       </c>
       <c r="K16" t="n" s="21">
         <v>695.0</v>
       </c>
       <c r="L16" t="n" s="21">
         <v>860.0</v>
       </c>
       <c r="M16" t="n" s="21">
         <v>983.0</v>
       </c>
       <c r="N16" t="n" s="21">
         <v>1336.0</v>
       </c>
+      <c r="O16" t="n" s="21">
+        <v>1604.0</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B19:N19"/>
-[...8 lines deleted...]
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="B19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A28:O28"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>