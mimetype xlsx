--- v1 (2026-01-30)
+++ v2 (2026-10-17)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="94">
   <si>
     <t>Évközi jelentések pénzügyi adatai - DH Group Nyrt.</t>
   </si>
   <si>
     <t>auditált, konszolidált, nemzetközi számviteli elvek (IFRS) alapján (Üzleti év: január 1 - június 30.)</t>
   </si>
   <si>
     <t>Eredménykimutatás főbb adatai P&amp;L</t>
   </si>
   <si>
+    <t>2026. jan. - 2026. jún. (1)</t>
+  </si>
+  <si>
     <t>2025. jan. - 2025. jún. (1)</t>
   </si>
   <si>
     <t>2024. okt. - 2024. dec. (2)</t>
   </si>
   <si>
     <t>2024. ápr. - 2024. jún. (3)</t>
   </si>
   <si>
     <t>2023. okt. - 2023. dec. (2)</t>
   </si>
   <si>
     <t>2023. jan. - 2023. jún. (4)</t>
   </si>
   <si>
     <t>2023. jan. - 2023. márc. (5)</t>
   </si>
   <si>
     <t>2022. okt. - 2022. dec. (6)</t>
   </si>
   <si>
     <t>2022. júl. - 2022. szept. (7)</t>
   </si>
   <si>
     <t>2022. jan. - 2022. jún. (8)</t>
@@ -108,50 +111,53 @@
     <t/>
   </si>
   <si>
     <t>(millió HUF)</t>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>Értékesítés nettó árbevétele</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Mérleg főbb adatai</t>
+  </si>
+  <si>
+    <t>2026. jún. 30.</t>
   </si>
   <si>
     <t>2025. jún. 30.</t>
   </si>
   <si>
     <t>2024. dec. 31.</t>
   </si>
   <si>
     <t>2024. jún. 30.</t>
   </si>
   <si>
     <t>2023. dec. 31.</t>
   </si>
   <si>
     <t>2023. jún. 30.</t>
   </si>
   <si>
     <t>2023. márc. 31.</t>
   </si>
   <si>
     <t>2022. dec. 31.</t>
   </si>
   <si>
     <t>2022. szept. 30.</t>
   </si>
@@ -422,79 +428,80 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:X42"/>
+  <dimension ref="A1:Y42"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="38.12109375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="24.50390625" customWidth="true" bestFit="true"/>
-    <col min="3" max="3" width="25.078125" customWidth="true" bestFit="true"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="3" max="3" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="25.078125" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="24.75" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="25.078125" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="25.078125" customWidth="true" bestFit="true"/>
+    <col min="10" max="10" width="25.984375" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="25.078125" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="25.984375" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="24.50390625" customWidth="true" bestFit="true"/>
-    <col min="15" max="15" width="26.34375" customWidth="true" bestFit="true"/>
-[...1 lines deleted...]
-    <col min="17" max="17" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="26.24609375" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="24.50390625" customWidth="true" bestFit="true"/>
-    <col min="19" max="19" width="26.34375" customWidth="true" bestFit="true"/>
-[...2 lines deleted...]
-    <col min="22" max="22" width="25.671875" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="26.24609375" customWidth="true" bestFit="true"/>
     <col min="23" max="23" width="25.671875" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="25.671875" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -533,1581 +540,1644 @@
       </c>
       <c r="P4" t="s" s="1">
         <v>17</v>
       </c>
       <c r="Q4" t="s" s="1">
         <v>18</v>
       </c>
       <c r="R4" t="s" s="1">
         <v>19</v>
       </c>
       <c r="S4" t="s" s="1">
         <v>20</v>
       </c>
       <c r="T4" t="s" s="1">
         <v>21</v>
       </c>
       <c r="U4" t="s" s="1">
         <v>22</v>
       </c>
       <c r="V4" t="s" s="1">
         <v>23</v>
       </c>
       <c r="W4" t="s" s="1">
         <v>24</v>
       </c>
+      <c r="X4" t="s" s="1">
+        <v>25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="P5" t="s" s="2">
         <v>27</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
+      </c>
+      <c r="X5" t="s" s="2">
+        <v>28</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>26923.0</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>21863.0</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>11294.0</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>9602.0</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>9133.0</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>16566.0</v>
       </c>
-      <c r="G6" t="n" s="3">
+      <c r="H6" t="n" s="3">
         <v>9392.0</v>
       </c>
-      <c r="H6" t="n" s="3">
+      <c r="I6" t="n" s="3">
         <v>8938.0</v>
       </c>
-      <c r="I6" t="n" s="3">
+      <c r="J6" t="n" s="3">
         <v>8385.0</v>
       </c>
-      <c r="J6" t="n" s="3">
+      <c r="K6" t="n" s="3">
         <v>16995.0</v>
       </c>
-      <c r="K6" t="n" s="3">
+      <c r="L6" t="n" s="3">
         <v>4733.0</v>
       </c>
-      <c r="L6" t="n" s="3">
+      <c r="M6" t="n" s="3">
         <v>3817.0</v>
       </c>
-      <c r="M6" t="n" s="3">
+      <c r="N6" t="n" s="3">
         <v>5911.0</v>
       </c>
-      <c r="N6" t="n" s="3">
+      <c r="O6" t="n" s="3">
         <v>4351.0</v>
       </c>
-      <c r="O6" t="n" s="3">
+      <c r="P6" t="n" s="3">
         <v>2459.0</v>
       </c>
-      <c r="P6" t="n" s="3">
+      <c r="Q6" t="n" s="3">
         <v>2040452.0</v>
       </c>
-      <c r="Q6" t="n" s="3">
+      <c r="R6" t="n" s="3">
         <v>3882832.0</v>
       </c>
-      <c r="R6" t="n" s="3">
+      <c r="S6" t="n" s="3">
         <v>4502670.0</v>
       </c>
-      <c r="S6" t="n" s="3">
+      <c r="T6" t="n" s="3">
         <v>1831602.0</v>
       </c>
-      <c r="T6" t="n" s="3">
+      <c r="U6" t="n" s="3">
         <v>2282831.0</v>
       </c>
-      <c r="U6" t="n" s="3">
+      <c r="V6" t="n" s="3">
         <v>1069899.0</v>
       </c>
-      <c r="V6" t="n" s="3">
+      <c r="W6" t="n" s="3">
         <v>2003282.0</v>
       </c>
-      <c r="W6" t="n" s="3">
+      <c r="X6" t="n" s="3">
         <v>1341090.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>3651.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>2417.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>1272.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>967.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>305.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>1261.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>584.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>1250.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>475.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>1952.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>536.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>471.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>801.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>589.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>306.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>410063.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>641648.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>1391863.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>243134.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>419136.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>143515.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>550505.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>485448.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>-263.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>38.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>-327.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>-69.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>829.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>652.0</v>
       </c>
-      <c r="G8" t="n" s="8">
+      <c r="H8" t="n" s="8">
         <v>282.0</v>
       </c>
-      <c r="H8" t="n" s="8">
+      <c r="I8" t="n" s="8">
         <v>137.0</v>
       </c>
-      <c r="I8" t="n" s="8">
+      <c r="J8" t="n" s="8">
         <v>108.0</v>
       </c>
-      <c r="J8" t="n" s="8">
+      <c r="K8" t="n" s="8">
         <v>-46.0</v>
       </c>
-      <c r="K8" t="n" s="8">
+      <c r="L8" t="n" s="8">
         <v>79.0</v>
       </c>
-      <c r="L8" t="n" s="8">
+      <c r="M8" t="n" s="8">
         <v>8.0</v>
       </c>
-      <c r="M8" t="n" s="8">
+      <c r="N8" t="n" s="8">
         <v>-157.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>14.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>21.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>-29474.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>33322.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>11477.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>34015.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>233147.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>-16515.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>520524.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>9956.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>3378.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>2456.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>945.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>900.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>1126.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>1916.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>867.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>1389.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>853.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>1986.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>661.0</v>
       </c>
-      <c r="L9" t="n" s="9">
+      <c r="M9" t="n" s="9">
         <v>549.0</v>
       </c>
-      <c r="M9" t="n" s="9">
+      <c r="N9" t="n" s="9">
         <v>685.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>579.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>314.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>369920.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>584061.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>1369487.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>200233.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>652283.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>166122.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>1071029.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>495404.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>2535.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>1848.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>511.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>591.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>880.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>1538.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>699.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>1019.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>658.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>1596.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>561.0</v>
       </c>
-      <c r="L10" t="n" s="10">
+      <c r="M10" t="n" s="10">
         <v>465.0</v>
       </c>
-      <c r="M10" t="n" s="10">
+      <c r="N10" t="n" s="10">
         <v>560.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>470.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>265.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>265340.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>504559.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>1169642.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>166081.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>554041.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>141722.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>940157.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>422204.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P12" t="s" s="11">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="Q12" t="s" s="11">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="X12" t="s" s="11">
+        <v>57</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="P13" t="s" s="12">
         <v>27</v>
       </c>
       <c r="Q13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="R13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="S13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="T13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="U13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="V13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
+      </c>
+      <c r="X13" t="s" s="12">
+        <v>28</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>16034.0</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>15857.0</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>16898.0</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>15906.0</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>15968.0</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>15849.0</v>
       </c>
-      <c r="G14" t="n" s="13">
+      <c r="H14" t="n" s="13">
         <v>16946.0</v>
       </c>
-      <c r="H14" t="n" s="13">
+      <c r="I14" t="n" s="13">
         <v>15813.0</v>
       </c>
-      <c r="I14" t="n" s="13">
+      <c r="J14" t="n" s="13">
         <v>17193.0</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="K14" t="n" s="13">
         <v>16778.0</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>5237.0</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>5194.0</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>4905.0</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>4834.0</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>4861.0</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>4638544.0</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>4438371.0</v>
       </c>
-      <c r="R14" t="n" s="13">
+      <c r="S14" t="n" s="13">
         <v>3323874.0</v>
       </c>
-      <c r="S14" t="n" s="13">
+      <c r="T14" t="n" s="13">
         <v>4360946.0</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>3318994.0</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>3311515.0</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>3792580.0</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>1138514.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>11011.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>11012.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>11663.0</v>
       </c>
-      <c r="D15" t="n" s="14">
+      <c r="E15" t="n" s="14">
         <v>11645.0</v>
       </c>
-      <c r="E15" t="n" s="14">
+      <c r="F15" t="n" s="14">
         <v>11530.0</v>
       </c>
-      <c r="F15" t="n" s="14">
+      <c r="G15" t="n" s="14">
         <v>11340.0</v>
       </c>
-      <c r="G15" t="s" s="14">
-[...2 lines deleted...]
-      <c r="H15" t="n" s="14">
+      <c r="H15" t="s" s="14">
+        <v>26</v>
+      </c>
+      <c r="I15" t="n" s="14">
         <v>6608.0</v>
       </c>
-      <c r="I15" t="n" s="14">
+      <c r="J15" t="n" s="14">
         <v>373.0</v>
       </c>
-      <c r="J15" t="n" s="14">
+      <c r="K15" t="n" s="14">
         <v>377.0</v>
       </c>
-      <c r="K15" t="n" s="14">
+      <c r="L15" t="n" s="14">
         <v>334.0</v>
       </c>
-      <c r="L15" t="n" s="14">
+      <c r="M15" t="n" s="14">
         <v>340.0</v>
       </c>
-      <c r="M15" t="n" s="14">
+      <c r="N15" t="n" s="14">
         <v>316.0</v>
       </c>
-      <c r="N15" t="n" s="14">
+      <c r="O15" t="n" s="14">
         <v>25.0</v>
       </c>
-      <c r="O15" t="n" s="14">
+      <c r="P15" t="n" s="14">
         <v>35.0</v>
       </c>
-      <c r="P15" t="n" s="14">
+      <c r="Q15" t="n" s="14">
         <v>43827.0</v>
       </c>
-      <c r="Q15" t="n" s="14">
+      <c r="R15" t="n" s="14">
         <v>51316.0</v>
       </c>
-      <c r="R15" t="n" s="14">
+      <c r="S15" t="n" s="14">
         <v>76835.0</v>
       </c>
-      <c r="S15" t="n" s="14">
+      <c r="T15" t="n" s="14">
         <v>59828.0</v>
       </c>
-      <c r="T15" t="n" s="14">
+      <c r="U15" t="n" s="14">
         <v>57834.0</v>
       </c>
-      <c r="U15" t="n" s="14">
+      <c r="V15" t="n" s="14">
         <v>84692.0</v>
       </c>
-      <c r="V15" t="n" s="14">
+      <c r="W15" t="n" s="14">
         <v>917407.0</v>
       </c>
-      <c r="W15" t="n" s="14">
+      <c r="X15" t="n" s="14">
         <v>81061.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>1691.0</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>2021.0</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>2064.0</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>1779.0</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>1780.0</v>
       </c>
-      <c r="F16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>1787.0</v>
       </c>
-      <c r="G16" t="n" s="18">
+      <c r="H16" t="n" s="18">
         <v>2864.0</v>
       </c>
-      <c r="H16" t="n" s="18">
+      <c r="I16" t="n" s="18">
         <v>2957.0</v>
       </c>
-      <c r="I16" t="n" s="18">
+      <c r="J16" t="n" s="18">
         <v>121.0</v>
       </c>
-      <c r="J16" t="n" s="18">
+      <c r="K16" t="n" s="18">
         <v>3446.0</v>
       </c>
-      <c r="K16" t="n" s="18">
+      <c r="L16" t="n" s="18">
         <v>2281.0</v>
       </c>
-      <c r="L16" t="n" s="18">
+      <c r="M16" t="n" s="18">
         <v>2273.0</v>
       </c>
-      <c r="M16" t="n" s="18">
+      <c r="N16" t="n" s="18">
         <v>2274.0</v>
       </c>
-      <c r="N16" t="n" s="18">
+      <c r="O16" t="n" s="18">
         <v>2475.0</v>
       </c>
-      <c r="O16" t="n" s="18">
+      <c r="P16" t="n" s="18">
         <v>2462.0</v>
       </c>
-      <c r="P16" t="n" s="18">
+      <c r="Q16" t="n" s="18">
         <v>2535712.0</v>
       </c>
-      <c r="Q16" t="n" s="18">
+      <c r="R16" t="n" s="18">
         <v>2243713.0</v>
       </c>
-      <c r="R16" t="n" s="18">
+      <c r="S16" t="n" s="18">
         <v>1634712.0</v>
       </c>
-      <c r="S16" t="n" s="18">
+      <c r="T16" t="n" s="18">
         <v>2168762.0</v>
       </c>
-      <c r="T16" t="n" s="18">
+      <c r="U16" t="n" s="18">
         <v>1792741.0</v>
       </c>
-      <c r="U16" t="n" s="18">
+      <c r="V16" t="n" s="18">
         <v>53920.0</v>
       </c>
-      <c r="V16" t="n" s="18">
+      <c r="W16" t="n" s="18">
         <v>2213227.0</v>
       </c>
-      <c r="W16" t="n" s="18">
+      <c r="X16" t="n" s="18">
         <v>949930.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B17" t="n" s="19">
+        <v>695.0</v>
+      </c>
+      <c r="C17" t="n" s="19">
         <v>253.0</v>
       </c>
-      <c r="C17" t="n" s="19">
+      <c r="D17" t="n" s="19">
         <v>750.0</v>
       </c>
-      <c r="D17" t="n" s="19">
+      <c r="E17" t="n" s="19">
         <v>202.0</v>
       </c>
-      <c r="E17" t="n" s="19">
+      <c r="F17" t="n" s="19">
         <v>231.0</v>
       </c>
-      <c r="F17" t="n" s="19">
+      <c r="G17" t="n" s="19">
         <v>124.0</v>
       </c>
-      <c r="G17" t="n" s="19">
+      <c r="H17" t="n" s="19">
         <v>122.0</v>
       </c>
-      <c r="H17" t="n" s="19">
+      <c r="I17" t="n" s="19">
         <v>212.0</v>
       </c>
-      <c r="I17" t="n" s="19">
+      <c r="J17" t="n" s="19">
         <v>144.0</v>
       </c>
-      <c r="J17" t="n" s="19">
+      <c r="K17" t="n" s="19">
         <v>410.0</v>
       </c>
-      <c r="K17" t="n" s="19">
+      <c r="L17" t="n" s="19">
         <v>62.0</v>
       </c>
-      <c r="L17" t="s" s="19">
-[...2 lines deleted...]
-      <c r="M17" t="n" s="19">
+      <c r="M17" t="s" s="19">
+        <v>26</v>
+      </c>
+      <c r="N17" t="n" s="19">
         <v>201.0</v>
       </c>
-      <c r="N17" t="n" s="19">
+      <c r="O17" t="n" s="19">
         <v>180.0</v>
       </c>
-      <c r="O17" t="n" s="19">
+      <c r="P17" t="n" s="19">
         <v>190.0</v>
       </c>
-      <c r="P17" t="n" s="19">
+      <c r="Q17" t="n" s="19">
         <v>203009.0</v>
       </c>
-      <c r="Q17" t="n" s="19">
+      <c r="R17" t="n" s="19">
         <v>224964.0</v>
       </c>
-      <c r="R17" t="n" s="19">
+      <c r="S17" t="n" s="19">
         <v>1548921.0</v>
       </c>
-      <c r="S17" t="n" s="19">
+      <c r="T17" t="n" s="19">
         <v>238725.0</v>
       </c>
-      <c r="T17" t="n" s="19">
+      <c r="U17" t="n" s="19">
         <v>1468419.0</v>
       </c>
-      <c r="U17" t="n" s="19">
+      <c r="V17" t="n" s="19">
         <v>66401.0</v>
       </c>
-      <c r="V17" t="n" s="19">
+      <c r="W17" t="n" s="19">
         <v>661946.0</v>
       </c>
-      <c r="W17" t="n" s="19">
+      <c r="X17" t="n" s="19">
         <v>94948.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>17874.0</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>18044.0</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>14692.0</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>13746.0</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>17844.0</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>17464.0</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>19426.0</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>23299.0</v>
       </c>
-      <c r="I18" t="n" s="20">
+      <c r="J18" t="n" s="20">
         <v>21997.0</v>
       </c>
-      <c r="J18" t="n" s="20">
+      <c r="K18" t="n" s="20">
         <v>26566.0</v>
       </c>
-      <c r="K18" t="n" s="20">
+      <c r="L18" t="n" s="20">
         <v>17575.0</v>
       </c>
-      <c r="L18" t="n" s="20">
+      <c r="M18" t="n" s="20">
         <v>16982.0</v>
       </c>
-      <c r="M18" t="n" s="20">
+      <c r="N18" t="n" s="20">
         <v>16038.0</v>
       </c>
-      <c r="N18" t="n" s="20">
+      <c r="O18" t="n" s="20">
         <v>11416.0</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>10291.0</v>
       </c>
-      <c r="P18" t="n" s="20">
+      <c r="Q18" t="n" s="20">
         <v>1.0147142E7</v>
       </c>
-      <c r="Q18" t="n" s="20">
+      <c r="R18" t="n" s="20">
         <v>8375100.0</v>
       </c>
-      <c r="R18" t="n" s="20">
+      <c r="S18" t="n" s="20">
         <v>6402848.0</v>
       </c>
-      <c r="S18" t="n" s="20">
+      <c r="T18" t="n" s="20">
         <v>7710303.0</v>
       </c>
-      <c r="T18" t="n" s="20">
+      <c r="U18" t="n" s="20">
         <v>3961606.0</v>
       </c>
-      <c r="U18" t="n" s="20">
+      <c r="V18" t="n" s="20">
         <v>2702490.0</v>
       </c>
-      <c r="V18" t="n" s="20">
+      <c r="W18" t="n" s="20">
         <v>1535234.0</v>
       </c>
-      <c r="W18" t="n" s="20">
+      <c r="X18" t="n" s="20">
         <v>1063148.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>302.0</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>1859.0</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>53.0</v>
       </c>
-      <c r="D19" t="n" s="21">
+      <c r="E19" t="n" s="21">
         <v>3145.0</v>
       </c>
-      <c r="E19" t="n" s="21">
+      <c r="F19" t="n" s="21">
         <v>2278.0</v>
       </c>
-      <c r="F19" t="n" s="21">
+      <c r="G19" t="n" s="21">
         <v>2928.0</v>
       </c>
-      <c r="G19" t="n" s="21">
+      <c r="H19" t="n" s="21">
         <v>3216.0</v>
       </c>
-      <c r="H19" t="n" s="21">
+      <c r="I19" t="n" s="21">
         <v>6059.0</v>
       </c>
-      <c r="I19" t="n" s="21">
+      <c r="J19" t="n" s="21">
         <v>6674.0</v>
       </c>
-      <c r="J19" t="n" s="21">
+      <c r="K19" t="n" s="21">
         <v>7301.0</v>
       </c>
-      <c r="K19" t="n" s="21">
+      <c r="L19" t="n" s="21">
         <v>7535.0</v>
       </c>
-      <c r="L19" t="n" s="21">
+      <c r="M19" t="n" s="21">
         <v>8090.0</v>
       </c>
-      <c r="M19" t="n" s="21">
+      <c r="N19" t="n" s="21">
         <v>7546.0</v>
       </c>
-      <c r="N19" t="n" s="21">
+      <c r="O19" t="n" s="21">
         <v>6191.0</v>
       </c>
-      <c r="O19" t="n" s="21">
+      <c r="P19" t="n" s="21">
         <v>5814.0</v>
       </c>
-      <c r="P19" t="n" s="21">
+      <c r="Q19" t="n" s="21">
         <v>5508399.0</v>
       </c>
-      <c r="Q19" t="n" s="21">
+      <c r="R19" t="n" s="21">
         <v>4631143.0</v>
       </c>
-      <c r="R19" t="n" s="21">
+      <c r="S19" t="n" s="21">
         <v>3512479.0</v>
       </c>
-      <c r="S19" t="n" s="21">
+      <c r="T19" t="n" s="21">
         <v>4031246.0</v>
       </c>
-      <c r="T19" t="n" s="21">
+      <c r="U19" t="n" s="21">
         <v>2241528.0</v>
       </c>
-      <c r="U19" t="n" s="21">
+      <c r="V19" t="n" s="21">
         <v>11616.0</v>
       </c>
-      <c r="V19" t="n" s="21">
+      <c r="W19" t="n" s="21">
         <v>10456.0</v>
       </c>
-      <c r="W19" t="n" s="21">
+      <c r="X19" t="n" s="21">
         <v>7981.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>33908.0</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>33901.0</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>31590.0</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>29651.0</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>33811.0</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>33313.0</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>36372.0</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>39112.0</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>39189.0</v>
       </c>
-      <c r="J20" t="n" s="22">
+      <c r="K20" t="n" s="22">
         <v>43344.0</v>
       </c>
-      <c r="K20" t="n" s="22">
+      <c r="L20" t="n" s="22">
         <v>22812.0</v>
       </c>
-      <c r="L20" t="n" s="22">
+      <c r="M20" t="n" s="22">
         <v>22176.0</v>
       </c>
-      <c r="M20" t="n" s="22">
+      <c r="N20" t="n" s="22">
         <v>20943.0</v>
       </c>
-      <c r="N20" t="n" s="22">
+      <c r="O20" t="n" s="22">
         <v>16249.0</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>15152.0</v>
       </c>
-      <c r="P20" t="n" s="22">
+      <c r="Q20" t="n" s="22">
         <v>1.4785686E7</v>
       </c>
-      <c r="Q20" t="n" s="22">
+      <c r="R20" t="n" s="22">
         <v>1.2813471E7</v>
       </c>
-      <c r="R20" t="n" s="22">
+      <c r="S20" t="n" s="22">
         <v>9726722.0</v>
       </c>
-      <c r="S20" t="n" s="22">
+      <c r="T20" t="n" s="22">
         <v>1.2071249E7</v>
       </c>
-      <c r="T20" t="n" s="22">
+      <c r="U20" t="n" s="22">
         <v>7280600.0</v>
       </c>
-      <c r="U20" t="n" s="22">
+      <c r="V20" t="n" s="22">
         <v>6014005.0</v>
       </c>
-      <c r="V20" t="n" s="22">
+      <c r="W20" t="n" s="22">
         <v>5327814.0</v>
       </c>
-      <c r="W20" t="n" s="22">
+      <c r="X20" t="n" s="22">
         <v>2201662.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>4284.0</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>3611.0</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>3005.0</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>2488.0</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>5480.0</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>3063.0</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>6008.0</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>5517.0</v>
       </c>
-      <c r="I21" t="n" s="27">
+      <c r="J21" t="n" s="27">
         <v>9621.0</v>
       </c>
-      <c r="J21" t="n" s="27">
+      <c r="K21" t="n" s="27">
         <v>8364.0</v>
       </c>
-      <c r="K21" t="n" s="27">
+      <c r="L21" t="n" s="27">
         <v>7033.0</v>
       </c>
-      <c r="L21" t="n" s="27">
+      <c r="M21" t="n" s="27">
         <v>6422.0</v>
       </c>
-      <c r="M21" t="n" s="27">
+      <c r="N21" t="n" s="27">
         <v>5957.0</v>
       </c>
-      <c r="N21" t="n" s="27">
+      <c r="O21" t="n" s="27">
         <v>5947.0</v>
       </c>
-      <c r="O21" t="n" s="27">
+      <c r="P21" t="n" s="27">
         <v>5777.0</v>
       </c>
-      <c r="P21" t="n" s="27">
+      <c r="Q21" t="n" s="27">
         <v>5503499.0</v>
       </c>
-      <c r="Q21" t="n" s="27">
+      <c r="R21" t="n" s="27">
         <v>4965919.0</v>
       </c>
-      <c r="R21" t="n" s="27">
+      <c r="S21" t="n" s="27">
         <v>4919788.0</v>
       </c>
-      <c r="S21" t="n" s="27">
+      <c r="T21" t="n" s="27">
         <v>5583603.0</v>
       </c>
-      <c r="T21" t="n" s="27">
+      <c r="U21" t="n" s="27">
         <v>4127096.0</v>
       </c>
-      <c r="U21" t="n" s="27">
+      <c r="V21" t="n" s="27">
         <v>2545542.0</v>
       </c>
-      <c r="V21" t="n" s="27">
+      <c r="W21" t="n" s="27">
         <v>2374411.0</v>
       </c>
-      <c r="W21" t="n" s="27">
+      <c r="X21" t="n" s="27">
         <v>1119125.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>172.0</v>
       </c>
       <c r="C22" t="n" s="28">
         <v>172.0</v>
       </c>
       <c r="D22" t="n" s="28">
         <v>172.0</v>
       </c>
       <c r="E22" t="n" s="28">
         <v>172.0</v>
       </c>
       <c r="F22" t="n" s="28">
         <v>172.0</v>
       </c>
       <c r="G22" t="n" s="28">
         <v>172.0</v>
       </c>
       <c r="H22" t="n" s="28">
         <v>172.0</v>
       </c>
       <c r="I22" t="n" s="28">
         <v>172.0</v>
       </c>
       <c r="J22" t="n" s="28">
         <v>172.0</v>
       </c>
       <c r="K22" t="n" s="28">
+        <v>172.0</v>
+      </c>
+      <c r="L22" t="n" s="28">
         <v>171.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172.0</v>
       </c>
       <c r="M22" t="n" s="28">
         <v>172.0</v>
       </c>
       <c r="N22" t="n" s="28">
         <v>172.0</v>
       </c>
       <c r="O22" t="n" s="28">
         <v>172.0</v>
       </c>
       <c r="P22" t="n" s="28">
-        <v>171989.0</v>
+        <v>172.0</v>
       </c>
       <c r="Q22" t="n" s="28">
         <v>171989.0</v>
       </c>
       <c r="R22" t="n" s="28">
+        <v>171989.0</v>
+      </c>
+      <c r="S22" t="n" s="28">
         <v>170429.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171989.0</v>
       </c>
       <c r="T22" t="n" s="28">
         <v>171989.0</v>
       </c>
       <c r="U22" t="n" s="28">
-        <v>153050.0</v>
+        <v>171989.0</v>
       </c>
       <c r="V22" t="n" s="28">
         <v>153050.0</v>
       </c>
       <c r="W22" t="n" s="28">
+        <v>153050.0</v>
+      </c>
+      <c r="X22" t="n" s="28">
         <v>150050.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>17267.0</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>20895.0</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>22087.0</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>20970.0</v>
       </c>
-      <c r="E23" t="n" s="29">
+      <c r="F23" t="n" s="29">
         <v>21625.0</v>
       </c>
-      <c r="F23" t="n" s="29">
+      <c r="G23" t="n" s="29">
         <v>24093.0</v>
       </c>
-      <c r="G23" t="n" s="29">
+      <c r="H23" t="n" s="29">
         <v>24329.0</v>
       </c>
-      <c r="H23" t="n" s="29">
+      <c r="I23" t="n" s="29">
         <v>24402.0</v>
       </c>
-      <c r="I23" t="n" s="29">
+      <c r="J23" t="n" s="29">
         <v>20290.0</v>
       </c>
-      <c r="J23" t="n" s="29">
+      <c r="K23" t="n" s="29">
         <v>20434.0</v>
       </c>
-      <c r="K23" t="n" s="29">
+      <c r="L23" t="n" s="29">
         <v>7500.0</v>
       </c>
-      <c r="L23" t="n" s="29">
+      <c r="M23" t="n" s="29">
         <v>7451.0</v>
       </c>
-      <c r="M23" t="n" s="29">
+      <c r="N23" t="n" s="29">
         <v>7354.0</v>
       </c>
-      <c r="N23" t="n" s="29">
+      <c r="O23" t="n" s="29">
         <v>2821.0</v>
       </c>
-      <c r="O23" t="n" s="29">
+      <c r="P23" t="n" s="29">
         <v>6445.0</v>
       </c>
-      <c r="P23" t="n" s="29">
+      <c r="Q23" t="n" s="29">
         <v>2280325.0</v>
       </c>
-      <c r="Q23" t="n" s="29">
+      <c r="R23" t="n" s="29">
         <v>516479.0</v>
       </c>
-      <c r="R23" t="n" s="29">
+      <c r="S23" t="n" s="29">
         <v>2319825.0</v>
       </c>
-      <c r="S23" t="n" s="29">
+      <c r="T23" t="n" s="29">
         <v>606631.0</v>
       </c>
-      <c r="T23" t="n" s="29">
+      <c r="U23" t="n" s="29">
         <v>898799.0</v>
       </c>
-      <c r="U23" t="n" s="29">
+      <c r="V23" t="n" s="29">
         <v>679850.0</v>
       </c>
-      <c r="V23" t="n" s="29">
+      <c r="W23" t="n" s="29">
         <v>1026009.0</v>
       </c>
-      <c r="W23" t="n" s="29">
+      <c r="X23" t="n" s="29">
         <v>297752.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>12357.0</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>9395.0</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>6498.0</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>6194.0</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>6707.0</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>6157.0</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>6036.0</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>9192.0</v>
       </c>
-      <c r="I24" t="n" s="30">
+      <c r="J24" t="n" s="30">
         <v>9279.0</v>
       </c>
-      <c r="J24" t="n" s="30">
+      <c r="K24" t="n" s="30">
         <v>14546.0</v>
       </c>
-      <c r="K24" t="n" s="30">
+      <c r="L24" t="n" s="30">
         <v>8279.0</v>
       </c>
-      <c r="L24" t="n" s="30">
+      <c r="M24" t="n" s="30">
         <v>8304.0</v>
       </c>
-      <c r="M24" t="n" s="30">
+      <c r="N24" t="n" s="30">
         <v>7632.0</v>
       </c>
-      <c r="N24" t="n" s="30">
+      <c r="O24" t="n" s="30">
         <v>7482.0</v>
       </c>
-      <c r="O24" t="n" s="30">
+      <c r="P24" t="n" s="30">
         <v>2930.0</v>
       </c>
-      <c r="P24" t="n" s="30">
+      <c r="Q24" t="n" s="30">
         <v>7001862.0</v>
       </c>
-      <c r="Q24" t="n" s="30">
+      <c r="R24" t="n" s="30">
         <v>7331073.0</v>
       </c>
-      <c r="R24" t="n" s="30">
+      <c r="S24" t="n" s="30">
         <v>2329844.0</v>
       </c>
-      <c r="S24" t="n" s="30">
+      <c r="T24" t="n" s="30">
         <v>5881016.0</v>
       </c>
-      <c r="T24" t="n" s="30">
+      <c r="U24" t="n" s="30">
         <v>2254705.0</v>
       </c>
-      <c r="U24" t="n" s="30">
+      <c r="V24" t="n" s="30">
         <v>2788612.0</v>
       </c>
-      <c r="V24" t="n" s="30">
+      <c r="W24" t="n" s="30">
         <v>1927394.0</v>
       </c>
-      <c r="W24" t="n" s="30">
+      <c r="X24" t="n" s="30">
         <v>784785.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>33908.0</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>33901.0</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>31590.0</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>29651.0</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>33811.0</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>33313.0</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>36372.0</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>39112.0</v>
       </c>
-      <c r="I25" t="n" s="31">
+      <c r="J25" t="n" s="31">
         <v>39189.0</v>
       </c>
-      <c r="J25" t="n" s="31">
+      <c r="K25" t="n" s="31">
         <v>43344.0</v>
       </c>
-      <c r="K25" t="n" s="31">
+      <c r="L25" t="n" s="31">
         <v>22812.0</v>
       </c>
-      <c r="L25" t="n" s="31">
+      <c r="M25" t="n" s="31">
         <v>22176.0</v>
       </c>
-      <c r="M25" t="n" s="31">
+      <c r="N25" t="n" s="31">
         <v>20943.0</v>
       </c>
-      <c r="N25" t="n" s="31">
+      <c r="O25" t="n" s="31">
         <v>16249.0</v>
       </c>
-      <c r="O25" t="n" s="31">
+      <c r="P25" t="n" s="31">
         <v>15152.0</v>
       </c>
-      <c r="P25" t="n" s="31">
+      <c r="Q25" t="n" s="31">
         <v>1.4785686E7</v>
       </c>
-      <c r="Q25" t="n" s="31">
+      <c r="R25" t="n" s="31">
         <v>1.2813471E7</v>
       </c>
-      <c r="R25" t="n" s="31">
+      <c r="S25" t="n" s="31">
         <v>9726722.0</v>
       </c>
-      <c r="S25" t="n" s="31">
+      <c r="T25" t="n" s="31">
         <v>1.2071249E7</v>
       </c>
-      <c r="T25" t="n" s="31">
+      <c r="U25" t="n" s="31">
         <v>7280600.0</v>
       </c>
-      <c r="U25" t="n" s="31">
+      <c r="V25" t="n" s="31">
         <v>6014005.0</v>
       </c>
-      <c r="V25" t="n" s="31">
+      <c r="W25" t="n" s="31">
         <v>5327814.0</v>
       </c>
-      <c r="W25" t="n" s="31">
+      <c r="X25" t="n" s="31">
         <v>2201662.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B28" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B29" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B30" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B31" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B32" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B33" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B34" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B35" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B36" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B37" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B38" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B39" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:W28"/>
-[...13 lines deleted...]
-    <mergeCell ref="A42:W42"/>
+    <mergeCell ref="B28:X28"/>
+    <mergeCell ref="B29:X29"/>
+    <mergeCell ref="B30:X30"/>
+    <mergeCell ref="B31:X31"/>
+    <mergeCell ref="B32:X32"/>
+    <mergeCell ref="B33:X33"/>
+    <mergeCell ref="B34:X34"/>
+    <mergeCell ref="B35:X35"/>
+    <mergeCell ref="B36:X36"/>
+    <mergeCell ref="B37:X37"/>
+    <mergeCell ref="B38:X38"/>
+    <mergeCell ref="B39:X39"/>
+    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A42:X42"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>