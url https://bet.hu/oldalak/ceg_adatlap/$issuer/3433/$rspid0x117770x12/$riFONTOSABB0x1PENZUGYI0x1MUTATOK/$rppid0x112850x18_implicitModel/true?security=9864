--- v1 (2026-06-29)
+++ v2 (2026-10-17)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
   <si>
-    <t>Fontosabb pénzügyi mutatók - DUNAHOUSE</t>
+    <t>Fontosabb pénzügyi mutatók - DHGROUP</t>
   </si>
   <si>
     <t>A mutatószámok a társaság által beküldött adatokon nyugszanak</t>
   </si>
   <si>
     <t>Összes kötelezettség osztva a saját tőke összegével</t>
   </si>
   <si>
     <t>Adózott eredmény osztva a saját tőke összegével</t>
   </si>
   <si>
     <t>Adózott eredmény osztva az összes eszköz összegével</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>