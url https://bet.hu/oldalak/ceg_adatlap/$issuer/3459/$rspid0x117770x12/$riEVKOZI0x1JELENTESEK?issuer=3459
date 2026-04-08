--- v0 (2025-12-16)
+++ v1 (2026-04-08)
@@ -6,104 +6,110 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="49">
   <si>
     <t>Évközi jelentések pénzügyi adatai - UBM Holding Nyrt.</t>
   </si>
   <si>
     <t>Nem auditált, nem konszolidált, nemzetközi számviteli elvek (IFRS) alapján (Üzleti év: január 1 - június 30)</t>
   </si>
   <si>
     <t>Eredménykimutatás főbb adatai P&amp;L</t>
   </si>
   <si>
+    <t>2025. júl. - 2025. dec. (1)</t>
+  </si>
+  <si>
     <t>2024. júl. - 2024. dec. (1)</t>
   </si>
   <si>
     <t>2023. júl. - 2023. dec. (1)</t>
   </si>
   <si>
     <t>2021. júl. - 2021. dec. (2)</t>
   </si>
   <si>
     <t>2020. jan. - 2020. jún. (3)</t>
   </si>
   <si>
     <t>2019. jan. - 2019. jún. (4)</t>
   </si>
   <si>
     <t>2018. jan. - 2018. jún. (5)</t>
   </si>
   <si>
     <t>2017. jan. - 2017. jún. (4)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>Értékesítés nettó árbevétele</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Mérleg főbb adatai</t>
+  </si>
+  <si>
+    <t>2025. dec. 31.</t>
   </si>
   <si>
     <t>2024. dec. 31.</t>
   </si>
   <si>
     <t>2023. dec. 31.</t>
   </si>
   <si>
     <t>2021. dec. 31.</t>
   </si>
   <si>
     <t>2020. jún. 30.</t>
   </si>
   <si>
     <t>2019. jún. 30.</t>
   </si>
   <si>
     <t>2018. jún. 30.</t>
   </si>
   <si>
     <t>2017. jún. 30.</t>
   </si>
   <si>
     <t>Befektetett eszközök</t>
   </si>
@@ -287,669 +293,733 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:I35"/>
+  <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="76.09765625" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="67.640625" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="24.35546875" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="24.35546875" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="24.35546875" customWidth="true" bestFit="true"/>
-    <col min="5" max="5" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="24.35546875" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="24.50390625" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
       <c r="E4" t="s" s="1">
         <v>6</v>
       </c>
       <c r="F4" t="s" s="1">
         <v>7</v>
       </c>
       <c r="G4" t="s" s="1">
         <v>8</v>
       </c>
       <c r="H4" t="s" s="1">
         <v>9</v>
       </c>
+      <c r="I4" t="s" s="1">
+        <v>10</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="I5" t="s" s="2">
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>1.31647887E8</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>1.15254003E8</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>1.05348844E8</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>5.0336979E7</v>
       </c>
-      <c r="E6" t="n" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="G6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="H6" t="n" s="3">
+        <v>0.0</v>
+      </c>
+      <c r="I6" t="n" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>2417631.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>444245.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>2404168.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>1365139.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>-10727.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>-6869.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>-7184.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>-6445.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>-20897.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>-1439232.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>-1373878.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>-304581.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>961.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>361.0</v>
       </c>
-      <c r="G8" t="n" s="8">
+      <c r="H8" t="n" s="8">
         <v>470.0</v>
       </c>
-      <c r="H8" t="n" s="8">
+      <c r="I8" t="n" s="8">
         <v>969.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>2396734.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>-994987.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>1030290.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>1060558.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>-9766.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>-6508.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>-6714.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>-5476.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>1711466.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>-1291004.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>669982.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>897274.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>-8887.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>-5922.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>-6110.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>-4983.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="I12" t="s" s="11">
+        <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="I13" t="s" s="12">
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>2.6797816E7</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>2.0757288E7</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>1.9493014E7</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>1.6999811E7</v>
       </c>
-      <c r="E14" t="n" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="F14" t="n" s="13">
         <v>0.0</v>
       </c>
       <c r="G14" t="n" s="13">
         <v>0.0</v>
       </c>
       <c r="H14" t="n" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="I14" t="n" s="13">
         <v>1319.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>863676.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>1100344.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>1000492.0</v>
       </c>
-      <c r="D15" t="n" s="14">
+      <c r="E15" t="n" s="14">
         <v>731474.0</v>
       </c>
-      <c r="E15" t="n" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="F15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="G15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="H15" t="n" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="I15" t="n" s="14">
         <v>0.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>1.9777555E7</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>1.3035693E7</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>1.2687136E7</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>1.1340965E7</v>
       </c>
-      <c r="E16" t="n" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="F16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="G16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="H16" t="n" s="18">
+        <v>0.0</v>
+      </c>
+      <c r="I16" t="n" s="18">
         <v>0.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B17" t="n" s="19">
+        <v>2329490.0</v>
+      </c>
+      <c r="C17" t="n" s="19">
         <v>3745576.0</v>
       </c>
-      <c r="C17" t="n" s="19">
+      <c r="D17" t="n" s="19">
         <v>3215915.0</v>
       </c>
-      <c r="D17" t="n" s="19">
+      <c r="E17" t="n" s="19">
         <v>2321384.0</v>
       </c>
-      <c r="E17" t="n" s="19">
-[...1 lines deleted...]
-      </c>
       <c r="F17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="G17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="H17" t="n" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="I17" t="n" s="19">
         <v>0.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>6.8666392E7</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>7.3864052E7</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>6.4330191E7</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>5.724238E7</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>60368.0</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>66300.0</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>78883.0</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>92308.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>2.379078E7</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>2.9700422E7</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>2.4383838E7</v>
       </c>
-      <c r="D19" t="n" s="21">
+      <c r="E19" t="n" s="21">
         <v>2.195008E7</v>
       </c>
-      <c r="E19" t="n" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="F19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="G19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="H19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="I19" t="n" s="21">
         <v>0.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>9.5464208E7</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>9.462134E7</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>8.3823205E7</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>7.4242191E7</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>64231.0</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>69974.0</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>81421.0</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>92308.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>1.2518006E7</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>1.0707896E7</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>1.2076326E7</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>9250986.0</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>61991.0</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>62857.0</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>74336.0</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>86664.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>118519.0</v>
       </c>
       <c r="C22" t="n" s="28">
         <v>118519.0</v>
       </c>
       <c r="D22" t="n" s="28">
-        <v>100000.0</v>
+        <v>118519.0</v>
       </c>
       <c r="E22" t="n" s="28">
         <v>100000.0</v>
       </c>
       <c r="F22" t="n" s="28">
         <v>100000.0</v>
       </c>
       <c r="G22" t="n" s="28">
         <v>100000.0</v>
       </c>
       <c r="H22" t="n" s="28">
         <v>100000.0</v>
       </c>
+      <c r="I22" t="n" s="28">
+        <v>100000.0</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>1.1217578E7</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>7210811.0</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>8027490.0</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>5442036.0</v>
       </c>
-      <c r="E23" t="n" s="29">
-[...1 lines deleted...]
-      </c>
       <c r="F23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="G23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="H23" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="I23" t="n" s="29">
         <v>0.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>7.1728624E7</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>7.6702633E7</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>6.3719389E7</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>5.9549169E7</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>2240.0</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>7117.0</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>7085.0</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>5644.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>9.5464208E7</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>9.462134E7</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>8.3823205E7</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>7.4242191E7</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>64231.0</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>69974.0</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>81421.0</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>92308.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B28" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B29" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B30" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B32" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:H28"/>
-[...6 lines deleted...]
-    <mergeCell ref="A35:H35"/>
+    <mergeCell ref="B28:I28"/>
+    <mergeCell ref="B29:I29"/>
+    <mergeCell ref="B30:I30"/>
+    <mergeCell ref="B31:I31"/>
+    <mergeCell ref="B32:I32"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A35:I35"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>