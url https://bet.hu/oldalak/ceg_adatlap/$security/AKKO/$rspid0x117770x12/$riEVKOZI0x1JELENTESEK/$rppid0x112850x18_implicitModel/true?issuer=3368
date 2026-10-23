--- v0 (2025-12-08)
+++ v1 (2026-10-23)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="93">
   <si>
     <t>Évközi jelentések pénzügyi adatai - AKKO Invest Nyrt.</t>
   </si>
   <si>
     <t>Nem auditált, nem konszolidált, magyar számviteli elvek alapján (Üzleti év: január 1 - december 31)</t>
   </si>
   <si>
     <t>Eredménykimutatás főbb adatai P&amp;L</t>
   </si>
   <si>
+    <t>2026. jan. - 2026. jún. (1)</t>
+  </si>
+  <si>
     <t>2025. jan. - 2025. jún. (1)</t>
   </si>
   <si>
     <t>2024. jan. - 2024. jún. (2)</t>
   </si>
   <si>
     <t>2023. jan. - 2023. jún. (2)</t>
   </si>
   <si>
     <t>2022. jan. - 2022. jún. (2)</t>
   </si>
   <si>
     <t>2021. jan. - 2021. jún. (2)</t>
   </si>
   <si>
     <t>2020. jan. - 2020. jún. (2)</t>
   </si>
   <si>
     <t>2019. jan. - 2019. jún. (2)</t>
   </si>
   <si>
     <t>2018. jan. - 2018. jún. (2)</t>
   </si>
   <si>
     <t>2017. jan. - 2017. jún. (2)</t>
@@ -120,50 +123,53 @@
     <t/>
   </si>
   <si>
     <t>(millió HUF)</t>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>Értékesítés nettó árbevétele</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Mérleg főbb adatai</t>
+  </si>
+  <si>
+    <t>2026. jún. 30.</t>
   </si>
   <si>
     <t>2025. jún. 30.</t>
   </si>
   <si>
     <t>2024. jún. 30.</t>
   </si>
   <si>
     <t>2023. jún. 30.</t>
   </si>
   <si>
     <t>2022. jún. 30.</t>
   </si>
   <si>
     <t>2021. jún. 30.</t>
   </si>
   <si>
     <t>2020. jún. 30.</t>
   </si>
   <si>
     <t>2019. jún. 30.</t>
   </si>
   <si>
     <t>2018. jún. 30.</t>
   </si>
@@ -419,83 +425,84 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AB41"/>
+  <dimension ref="A1:AC41"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="38.12109375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="24.50390625" customWidth="true" bestFit="true"/>
-    <col min="13" max="13" width="26.6015625" customWidth="true" bestFit="true"/>
-[...13 lines deleted...]
-    <col min="27" max="27" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="25" max="25" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="27" max="27" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="24.97265625" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -546,2330 +553,2414 @@
       </c>
       <c r="T4" t="s" s="1">
         <v>21</v>
       </c>
       <c r="U4" t="s" s="1">
         <v>22</v>
       </c>
       <c r="V4" t="s" s="1">
         <v>23</v>
       </c>
       <c r="W4" t="s" s="1">
         <v>24</v>
       </c>
       <c r="X4" t="s" s="1">
         <v>25</v>
       </c>
       <c r="Y4" t="s" s="1">
         <v>26</v>
       </c>
       <c r="Z4" t="s" s="1">
         <v>27</v>
       </c>
       <c r="AA4" t="s" s="1">
         <v>28</v>
       </c>
+      <c r="AB4" t="s" s="1">
+        <v>29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s" s="2">
         <v>31</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="X5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Y5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Z5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="AA5" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
+      </c>
+      <c r="AB5" t="s" s="2">
+        <v>32</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>22828.0</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>19274.0</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>19574.0</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>15621.0</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>11276.0</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>7781496.0</v>
       </c>
-      <c r="G6" t="n" s="3">
+      <c r="H6" t="n" s="3">
         <v>84525.0</v>
       </c>
-      <c r="H6" t="n" s="3">
+      <c r="I6" t="n" s="3">
         <v>8739.0</v>
       </c>
-      <c r="I6" t="n" s="3">
+      <c r="J6" t="n" s="3">
         <v>553122.0</v>
       </c>
-      <c r="J6" t="n" s="3">
+      <c r="K6" t="n" s="3">
         <v>133991.0</v>
       </c>
-      <c r="K6" t="n" s="3">
+      <c r="L6" t="n" s="3">
         <v>441353.0</v>
       </c>
-      <c r="L6" t="n" s="3">
+      <c r="M6" t="n" s="3">
         <v>76891.0</v>
       </c>
-      <c r="M6" t="n" s="3">
+      <c r="N6" t="n" s="3">
         <v>400.0</v>
       </c>
-      <c r="N6" t="n" s="3">
+      <c r="O6" t="n" s="3">
         <v>250.0</v>
       </c>
-      <c r="O6" t="n" s="3">
+      <c r="P6" t="n" s="3">
         <v>100.0</v>
       </c>
-      <c r="P6" t="n" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="Q6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="R6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="S6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="T6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="U6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="V6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="W6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="X6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="Y6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="Z6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="AA6" t="n" s="3">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" t="n" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>674.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>-223.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>1232.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>762.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>575.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>574572.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>-38847.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>-200862.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>33794.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>-13750.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>691146.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>757280.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>-13858.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>-5654.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>-1358.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>-15548.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>-3118.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>-1005.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>-4635.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>-3220.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>-2315.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>-1429.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>-4554.0</v>
       </c>
-      <c r="X7" t="n" s="7">
+      <c r="Y7" t="n" s="7">
         <v>-3482.0</v>
       </c>
-      <c r="Y7" t="n" s="7">
+      <c r="Z7" t="n" s="7">
         <v>-3032.0</v>
       </c>
-      <c r="Z7" t="n" s="7">
+      <c r="AA7" t="n" s="7">
         <v>-1609.0</v>
       </c>
-      <c r="AA7" t="n" s="7">
+      <c r="AB7" t="n" s="7">
         <v>-2498.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>-20.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>-263.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>80.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>-275.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>-94.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>-144003.0</v>
       </c>
-      <c r="G8" t="n" s="8">
+      <c r="H8" t="n" s="8">
         <v>-57654.0</v>
       </c>
-      <c r="H8" t="n" s="8">
+      <c r="I8" t="n" s="8">
         <v>-26965.0</v>
       </c>
-      <c r="I8" t="n" s="8">
+      <c r="J8" t="n" s="8">
         <v>-18527.0</v>
       </c>
-      <c r="J8" t="n" s="8">
+      <c r="K8" t="n" s="8">
         <v>209710.0</v>
       </c>
-      <c r="K8" t="n" s="8">
+      <c r="L8" t="n" s="8">
         <v>-8750.0</v>
       </c>
-      <c r="L8" t="n" s="8">
+      <c r="M8" t="n" s="8">
         <v>729570.0</v>
       </c>
-      <c r="M8" t="n" s="8">
+      <c r="N8" t="n" s="8">
         <v>182443.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>18023.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>5045.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>339939.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>365360.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>116180.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>-49883.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>40555.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>70806.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>55248.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>171942.0</v>
       </c>
-      <c r="X8" t="n" s="8">
+      <c r="Y8" t="n" s="8">
         <v>178201.0</v>
       </c>
-      <c r="Y8" t="n" s="8">
+      <c r="Z8" t="n" s="8">
         <v>50266.0</v>
       </c>
-      <c r="Z8" t="n" s="8">
+      <c r="AA8" t="n" s="8">
         <v>-6500.0</v>
       </c>
-      <c r="AA8" t="n" s="8">
+      <c r="AB8" t="n" s="8">
         <v>60521.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>654.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>-404.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>1038.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>574.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>481.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>437730.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>18807.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>-227826.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>15267.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>195960.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>609996.0</v>
       </c>
-      <c r="L9" t="n" s="9">
+      <c r="M9" t="n" s="9">
         <v>749495.0</v>
       </c>
-      <c r="M9" t="n" s="9">
+      <c r="N9" t="n" s="9">
         <v>182322.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>12369.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>3687.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>324391.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>362242.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>115175.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>-54518.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>37335.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>68491.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>53819.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>157388.0</v>
       </c>
-      <c r="X9" t="n" s="9">
+      <c r="Y9" t="n" s="9">
         <v>174719.0</v>
       </c>
-      <c r="Y9" t="n" s="9">
+      <c r="Z9" t="n" s="9">
         <v>47234.0</v>
       </c>
-      <c r="Z9" t="n" s="9">
+      <c r="AA9" t="n" s="9">
         <v>-8109.0</v>
       </c>
-      <c r="AA9" t="n" s="9">
+      <c r="AB9" t="n" s="9">
         <v>58023.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>422.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>-523.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>908.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>320.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>364.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>322254.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>-3299.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>-351160.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>15267.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>172136.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>544708.0</v>
       </c>
-      <c r="L10" t="n" s="10">
+      <c r="M10" t="n" s="10">
         <v>638133.0</v>
       </c>
-      <c r="M10" t="n" s="10">
+      <c r="N10" t="n" s="10">
         <v>154340.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>11333.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>2532.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>299135.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>332823.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>109492.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>-55131.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>34380.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>61777.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>48437.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>151788.0</v>
       </c>
-      <c r="X10" t="n" s="10">
+      <c r="Y10" t="n" s="10">
         <v>157386.0</v>
       </c>
-      <c r="Y10" t="n" s="10">
+      <c r="Z10" t="n" s="10">
         <v>42506.0</v>
       </c>
-      <c r="Z10" t="n" s="10">
+      <c r="AA10" t="n" s="10">
         <v>-8109.0</v>
       </c>
-      <c r="AA10" t="n" s="10">
+      <c r="AB10" t="n" s="10">
         <v>54149.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P12" t="s" s="11">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q12" t="s" s="11">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="X12" t="s" s="11">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Y12" t="s" s="11">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Z12" t="s" s="11">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AA12" t="s" s="11">
-        <v>63</v>
+        <v>64</v>
+      </c>
+      <c r="AB12" t="s" s="11">
+        <v>65</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F13" t="s" s="12">
         <v>31</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="S13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="T13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="U13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="V13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="W13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="X13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Y13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Z13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="AA13" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
+      </c>
+      <c r="AB13" t="s" s="12">
+        <v>32</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>25490.0</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>26459.0</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>24564.0</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>22183.0</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>22393.0</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>2.2026372E7</v>
       </c>
-      <c r="G14" t="n" s="13">
+      <c r="H14" t="n" s="13">
         <v>6259152.0</v>
       </c>
-      <c r="H14" t="n" s="13">
+      <c r="I14" t="n" s="13">
         <v>2662614.0</v>
       </c>
-      <c r="I14" t="n" s="13">
+      <c r="J14" t="n" s="13">
         <v>1334375.0</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="K14" t="n" s="13">
         <v>1894557.0</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>320885.0</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>72495.0</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>401850.0</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>382585.0</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>390719.0</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>333615.0</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>274114.0</v>
       </c>
-      <c r="R14" t="n" s="13">
+      <c r="S14" t="n" s="13">
         <v>222493.0</v>
       </c>
-      <c r="S14" t="n" s="13">
+      <c r="T14" t="n" s="13">
         <v>214579.0</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>218027.0</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>176439.0</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>142094.0</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>127026.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18840.0</v>
       </c>
       <c r="Y14" t="n" s="13">
         <v>18840.0</v>
       </c>
       <c r="Z14" t="n" s="13">
         <v>18840.0</v>
       </c>
       <c r="AA14" t="n" s="13">
         <v>18840.0</v>
       </c>
+      <c r="AB14" t="n" s="13">
+        <v>18840.0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B15" t="n" s="14">
-        <v>21.0</v>
+        <v>66.0</v>
       </c>
       <c r="C15" t="n" s="14">
         <v>21.0</v>
       </c>
       <c r="D15" t="n" s="14">
+        <v>21.0</v>
+      </c>
+      <c r="E15" t="n" s="14">
         <v>20.0</v>
       </c>
-      <c r="E15" t="n" s="14">
+      <c r="F15" t="n" s="14">
         <v>18064.0</v>
       </c>
-      <c r="F15" t="n" s="14">
+      <c r="G15" t="n" s="14">
         <v>26142.0</v>
       </c>
-      <c r="G15" t="n" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="H15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="I15" t="n" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="J15" t="n" s="14">
         <v>1659.0</v>
       </c>
-      <c r="J15" t="n" s="14">
+      <c r="K15" t="n" s="14">
         <v>1465.0</v>
       </c>
-      <c r="K15" t="n" s="14">
+      <c r="L15" t="n" s="14">
         <v>1930.0</v>
       </c>
-      <c r="L15" t="n" s="14">
+      <c r="M15" t="n" s="14">
         <v>3712.0</v>
       </c>
-      <c r="M15" t="n" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="N15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="O15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="P15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="Q15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="R15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="S15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="T15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="U15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="V15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="W15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="X15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="Y15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="Z15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="AA15" t="n" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" t="n" s="14">
         <v>0.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J16" t="s" s="15">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="K16" t="s" s="15">
+        <v>30</v>
+      </c>
+      <c r="L16" t="n" s="15">
+        <v>0.0</v>
       </c>
       <c r="M16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="T16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="V16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="X16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Z16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA16" t="s" s="15">
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="AB16" t="s" s="15">
+        <v>30</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J17" t="s" s="16">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="K17" t="n" s="16">
+        <v>30</v>
+      </c>
+      <c r="K17" t="s" s="16">
+        <v>30</v>
+      </c>
+      <c r="L17" t="n" s="16">
         <v>241357.0</v>
       </c>
-      <c r="L17" t="s" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="M17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="T17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="V17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="X17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Z17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA17" t="s" s="16">
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="AB17" t="s" s="16">
+        <v>30</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J18" t="s" s="17">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="K18" t="s" s="17">
+        <v>30</v>
+      </c>
+      <c r="L18" t="n" s="17">
+        <v>0.0</v>
       </c>
       <c r="M18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="T18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="V18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="X18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Z18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA18" t="s" s="17">
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="AB18" t="s" s="17">
+        <v>30</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B19" t="n" s="18">
+        <v>9448.0</v>
+      </c>
+      <c r="C19" t="n" s="18">
         <v>9880.0</v>
       </c>
-      <c r="C19" t="n" s="18">
+      <c r="D19" t="n" s="18">
         <v>7724.0</v>
       </c>
-      <c r="D19" t="n" s="18">
+      <c r="E19" t="n" s="18">
         <v>4808.0</v>
       </c>
-      <c r="E19" t="n" s="18">
+      <c r="F19" t="n" s="18">
         <v>4329.0</v>
       </c>
-      <c r="F19" t="n" s="18">
+      <c r="G19" t="n" s="18">
         <v>4712336.0</v>
       </c>
-      <c r="G19" t="n" s="18">
+      <c r="H19" t="n" s="18">
         <v>4521979.0</v>
       </c>
-      <c r="H19" t="n" s="18">
+      <c r="I19" t="n" s="18">
         <v>2662614.0</v>
       </c>
-      <c r="I19" t="n" s="18">
+      <c r="J19" t="n" s="18">
         <v>970428.0</v>
       </c>
-      <c r="J19" t="n" s="18">
+      <c r="K19" t="n" s="18">
         <v>877329.0</v>
       </c>
-      <c r="K19" t="n" s="18">
+      <c r="L19" t="n" s="18">
         <v>307595.0</v>
       </c>
-      <c r="L19" t="n" s="18">
+      <c r="M19" t="n" s="18">
         <v>56645.0</v>
       </c>
-      <c r="M19" t="n" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="N19" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="O19" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="P19" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="Q19" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="R19" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="S19" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="T19" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="U19" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="V19" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="W19" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="X19" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="Y19" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="Z19" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AA19" t="n" s="18">
+        <v>0.0</v>
+      </c>
+      <c r="AB19" t="n" s="18">
         <v>0.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B20" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="C20" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="D20" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="E20" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="F20" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="G20" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="H20" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="I20" t="n" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="J20" t="n" s="19">
         <v>362288.0</v>
       </c>
-      <c r="J20" t="n" s="19">
+      <c r="K20" t="n" s="19">
         <v>1015763.0</v>
       </c>
-      <c r="K20" t="n" s="19">
+      <c r="L20" t="n" s="19">
         <v>1600.0</v>
       </c>
-      <c r="L20" t="n" s="19">
+      <c r="M20" t="n" s="19">
         <v>12138.0</v>
       </c>
-      <c r="M20" t="n" s="19">
+      <c r="N20" t="n" s="19">
         <v>401850.0</v>
       </c>
-      <c r="N20" t="n" s="19">
+      <c r="O20" t="n" s="19">
         <v>382585.0</v>
       </c>
-      <c r="O20" t="n" s="19">
+      <c r="P20" t="n" s="19">
         <v>390719.0</v>
       </c>
-      <c r="P20" t="n" s="19">
+      <c r="Q20" t="n" s="19">
         <v>333615.0</v>
       </c>
-      <c r="Q20" t="n" s="19">
+      <c r="R20" t="n" s="19">
         <v>274114.0</v>
       </c>
-      <c r="R20" t="n" s="19">
+      <c r="S20" t="n" s="19">
         <v>222493.0</v>
       </c>
-      <c r="S20" t="n" s="19">
+      <c r="T20" t="n" s="19">
         <v>214579.0</v>
       </c>
-      <c r="T20" t="n" s="19">
+      <c r="U20" t="n" s="19">
         <v>218027.0</v>
       </c>
-      <c r="U20" t="n" s="19">
+      <c r="V20" t="n" s="19">
         <v>176439.0</v>
       </c>
-      <c r="V20" t="n" s="19">
+      <c r="W20" t="n" s="19">
         <v>142094.0</v>
       </c>
-      <c r="W20" t="n" s="19">
+      <c r="X20" t="n" s="19">
         <v>127026.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18840.0</v>
       </c>
       <c r="Y20" t="n" s="19">
         <v>18840.0</v>
       </c>
       <c r="Z20" t="n" s="19">
         <v>18840.0</v>
       </c>
       <c r="AA20" t="n" s="19">
         <v>18840.0</v>
       </c>
+      <c r="AB20" t="n" s="19">
+        <v>18840.0</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B21" t="n" s="20">
+        <v>16846.0</v>
+      </c>
+      <c r="C21" t="n" s="20">
         <v>14854.0</v>
       </c>
-      <c r="C21" t="n" s="20">
+      <c r="D21" t="n" s="20">
         <v>14327.0</v>
       </c>
-      <c r="D21" t="n" s="20">
+      <c r="E21" t="n" s="20">
         <v>11585.0</v>
       </c>
-      <c r="E21" t="n" s="20">
+      <c r="F21" t="n" s="20">
         <v>7941.0</v>
       </c>
-      <c r="F21" t="n" s="20">
+      <c r="G21" t="n" s="20">
         <v>7763569.0</v>
       </c>
-      <c r="G21" t="n" s="20">
+      <c r="H21" t="n" s="20">
         <v>604224.0</v>
       </c>
-      <c r="H21" t="n" s="20">
+      <c r="I21" t="n" s="20">
         <v>3236548.0</v>
       </c>
-      <c r="I21" t="n" s="20">
+      <c r="J21" t="n" s="20">
         <v>463024.0</v>
       </c>
-      <c r="J21" t="n" s="20">
+      <c r="K21" t="n" s="20">
         <v>1513183.0</v>
       </c>
-      <c r="K21" t="n" s="20">
+      <c r="L21" t="n" s="20">
         <v>4696703.0</v>
       </c>
-      <c r="L21" t="n" s="20">
+      <c r="M21" t="n" s="20">
         <v>3980110.0</v>
       </c>
-      <c r="M21" t="n" s="20">
+      <c r="N21" t="n" s="20">
         <v>2283741.0</v>
       </c>
-      <c r="N21" t="n" s="20">
+      <c r="O21" t="n" s="20">
         <v>2990572.0</v>
       </c>
-      <c r="O21" t="n" s="20">
+      <c r="P21" t="n" s="20">
         <v>1561642.0</v>
       </c>
-      <c r="P21" t="n" s="20">
+      <c r="Q21" t="n" s="20">
         <v>1232000.0</v>
       </c>
-      <c r="Q21" t="n" s="20">
+      <c r="R21" t="n" s="20">
         <v>828253.0</v>
       </c>
-      <c r="R21" t="n" s="20">
+      <c r="S21" t="n" s="20">
         <v>635767.0</v>
       </c>
-      <c r="S21" t="n" s="20">
+      <c r="T21" t="n" s="20">
         <v>535198.0</v>
       </c>
-      <c r="T21" t="n" s="20">
+      <c r="U21" t="n" s="20">
         <v>613358.0</v>
       </c>
-      <c r="U21" t="n" s="20">
+      <c r="V21" t="n" s="20">
         <v>688488.0</v>
       </c>
-      <c r="V21" t="n" s="20">
+      <c r="W21" t="n" s="20">
         <v>716904.0</v>
       </c>
-      <c r="W21" t="n" s="20">
+      <c r="X21" t="n" s="20">
         <v>651554.0</v>
       </c>
-      <c r="X21" t="n" s="20">
+      <c r="Y21" t="n" s="20">
         <v>776416.0</v>
       </c>
-      <c r="Y21" t="n" s="20">
+      <c r="Z21" t="n" s="20">
         <v>650990.0</v>
       </c>
-      <c r="Z21" t="n" s="20">
+      <c r="AA21" t="n" s="20">
         <v>412795.0</v>
       </c>
-      <c r="AA21" t="n" s="20">
+      <c r="AB21" t="n" s="20">
         <v>407920.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="C22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="D22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="E22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="F22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="G22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="H22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="I22" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="J22" t="n" s="21">
         <v>493.0</v>
       </c>
-      <c r="J22" t="n" s="21">
+      <c r="K22" t="n" s="21">
         <v>620.0</v>
       </c>
-      <c r="K22" t="n" s="21">
+      <c r="L22" t="n" s="21">
         <v>670.0</v>
       </c>
-      <c r="L22" t="n" s="21">
+      <c r="M22" t="n" s="21">
         <v>215023.0</v>
       </c>
-      <c r="M22" t="n" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="N22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="O22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="P22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="Q22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="R22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="S22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="T22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="U22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="V22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="W22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="X22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="Y22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="Z22" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AA22" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="AB22" t="n" s="21">
         <v>0.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B23" t="n" s="22">
+        <v>42336.0</v>
+      </c>
+      <c r="C23" t="n" s="22">
         <v>41313.0</v>
       </c>
-      <c r="C23" t="n" s="22">
+      <c r="D23" t="n" s="22">
         <v>38891.0</v>
       </c>
-      <c r="D23" t="n" s="22">
+      <c r="E23" t="n" s="22">
         <v>33768.0</v>
       </c>
-      <c r="E23" t="n" s="22">
+      <c r="F23" t="n" s="22">
         <v>30334.0</v>
       </c>
-      <c r="F23" t="n" s="22">
+      <c r="G23" t="n" s="22">
         <v>2.9789942E7</v>
       </c>
-      <c r="G23" t="n" s="22">
+      <c r="H23" t="n" s="22">
         <v>6863376.0</v>
       </c>
-      <c r="H23" t="n" s="22">
+      <c r="I23" t="n" s="22">
         <v>5899162.0</v>
       </c>
-      <c r="I23" t="n" s="22">
+      <c r="J23" t="n" s="22">
         <v>1797400.0</v>
       </c>
-      <c r="J23" t="n" s="22">
+      <c r="K23" t="n" s="22">
         <v>3407740.0</v>
       </c>
-      <c r="K23" t="n" s="22">
+      <c r="L23" t="n" s="22">
         <v>5017588.0</v>
       </c>
-      <c r="L23" t="n" s="22">
+      <c r="M23" t="n" s="22">
         <v>4052605.0</v>
       </c>
-      <c r="M23" t="n" s="22">
+      <c r="N23" t="n" s="22">
         <v>2728550.0</v>
       </c>
-      <c r="N23" t="n" s="22">
+      <c r="O23" t="n" s="22">
         <v>3411807.0</v>
       </c>
-      <c r="O23" t="n" s="22">
+      <c r="P23" t="n" s="22">
         <v>1957937.0</v>
       </c>
-      <c r="P23" t="n" s="22">
+      <c r="Q23" t="n" s="22">
         <v>1576939.0</v>
       </c>
-      <c r="Q23" t="n" s="22">
+      <c r="R23" t="n" s="22">
         <v>1110302.0</v>
       </c>
-      <c r="R23" t="n" s="22">
+      <c r="S23" t="n" s="22">
         <v>864033.0</v>
       </c>
-      <c r="S23" t="n" s="22">
+      <c r="T23" t="n" s="22">
         <v>754935.0</v>
       </c>
-      <c r="T23" t="n" s="22">
+      <c r="U23" t="n" s="22">
         <v>843999.0</v>
       </c>
-      <c r="U23" t="n" s="22">
+      <c r="V23" t="n" s="22">
         <v>876097.0</v>
       </c>
-      <c r="V23" t="n" s="22">
+      <c r="W23" t="n" s="22">
         <v>865853.0</v>
       </c>
-      <c r="W23" t="n" s="22">
+      <c r="X23" t="n" s="22">
         <v>782191.0</v>
       </c>
-      <c r="X23" t="n" s="22">
+      <c r="Y23" t="n" s="22">
         <v>800395.0</v>
       </c>
-      <c r="Y23" t="n" s="22">
+      <c r="Z23" t="n" s="22">
         <v>672955.0</v>
       </c>
-      <c r="Z23" t="n" s="22">
+      <c r="AA23" t="n" s="22">
         <v>434712.0</v>
       </c>
-      <c r="AA23" t="n" s="22">
+      <c r="AB23" t="n" s="22">
         <v>427901.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J24" t="s" s="23">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="K24" t="s" s="23">
+        <v>30</v>
+      </c>
+      <c r="L24" t="n" s="23">
+        <v>0.0</v>
       </c>
       <c r="M24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="T24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="V24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="X24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Z24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA24" t="s" s="23">
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="AB24" t="s" s="23">
+        <v>30</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J25" t="s" s="24">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="K25" t="s" s="24">
+        <v>30</v>
+      </c>
+      <c r="L25" t="n" s="24">
+        <v>0.0</v>
       </c>
       <c r="M25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="T25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="V25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="X25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Z25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA25" t="s" s="24">
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="AB25" t="s" s="24">
+        <v>30</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J26" t="s" s="25">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="K26" t="s" s="25">
+        <v>30</v>
+      </c>
+      <c r="L26" t="n" s="25">
+        <v>0.0</v>
       </c>
       <c r="M26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="T26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="V26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="X26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Z26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA26" t="s" s="25">
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="AB26" t="s" s="25">
+        <v>30</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J27" t="s" s="26">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="K27" t="n" s="26">
+        <v>30</v>
+      </c>
+      <c r="K27" t="s" s="26">
+        <v>30</v>
+      </c>
+      <c r="L27" t="n" s="26">
         <v>825087.0</v>
       </c>
-      <c r="L27" t="s" s="26">
-[...1 lines deleted...]
-      </c>
       <c r="M27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="T27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="V27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="X27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Z27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA27" t="s" s="26">
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="AB27" t="s" s="26">
+        <v>30</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B28" t="n" s="27">
+        <v>20697.0</v>
+      </c>
+      <c r="C28" t="n" s="27">
         <v>19103.0</v>
       </c>
-      <c r="C28" t="n" s="27">
+      <c r="D28" t="n" s="27">
         <v>9193.0</v>
       </c>
-      <c r="D28" t="n" s="27">
+      <c r="E28" t="n" s="27">
         <v>7607.0</v>
       </c>
-      <c r="E28" t="n" s="27">
+      <c r="F28" t="n" s="27">
         <v>6263.0</v>
       </c>
-      <c r="F28" t="n" s="27">
+      <c r="G28" t="n" s="27">
         <v>5646797.0</v>
       </c>
-      <c r="G28" t="n" s="27">
+      <c r="H28" t="n" s="27">
         <v>5633173.0</v>
       </c>
-      <c r="H28" t="n" s="27">
+      <c r="I28" t="n" s="27">
         <v>5534654.0</v>
       </c>
-      <c r="I28" t="n" s="27">
+      <c r="J28" t="n" s="27">
         <v>1243827.0</v>
       </c>
-      <c r="J28" t="n" s="27">
+      <c r="K28" t="n" s="27">
         <v>2374269.0</v>
       </c>
-      <c r="K28" t="n" s="27">
+      <c r="L28" t="n" s="27">
         <v>4192501.0</v>
       </c>
-      <c r="L28" t="n" s="27">
+      <c r="M28" t="n" s="27">
         <v>3369422.0</v>
       </c>
-      <c r="M28" t="n" s="27">
+      <c r="N28" t="n" s="27">
         <v>1392937.0</v>
       </c>
-      <c r="N28" t="n" s="27">
+      <c r="O28" t="n" s="27">
         <v>1249930.0</v>
       </c>
-      <c r="O28" t="n" s="27">
+      <c r="P28" t="n" s="27">
         <v>1098129.0</v>
       </c>
-      <c r="P28" t="n" s="27">
+      <c r="Q28" t="n" s="27">
         <v>1053398.0</v>
       </c>
-      <c r="Q28" t="n" s="27">
+      <c r="R28" t="n" s="27">
         <v>1087086.0</v>
       </c>
-      <c r="R28" t="n" s="27">
+      <c r="S28" t="n" s="27">
         <v>863755.0</v>
       </c>
-      <c r="S28" t="n" s="27">
+      <c r="T28" t="n" s="27">
         <v>754263.0</v>
       </c>
-      <c r="T28" t="n" s="27">
+      <c r="U28" t="n" s="27">
         <v>843774.0</v>
       </c>
-      <c r="U28" t="n" s="27">
+      <c r="V28" t="n" s="27">
         <v>871171.0</v>
       </c>
-      <c r="V28" t="n" s="27">
+      <c r="W28" t="n" s="27">
         <v>857831.0</v>
       </c>
-      <c r="W28" t="n" s="27">
+      <c r="X28" t="n" s="27">
         <v>777992.0</v>
       </c>
-      <c r="X28" t="n" s="27">
+      <c r="Y28" t="n" s="27">
         <v>783590.0</v>
       </c>
-      <c r="Y28" t="n" s="27">
+      <c r="Z28" t="n" s="27">
         <v>668710.0</v>
       </c>
-      <c r="Z28" t="n" s="27">
+      <c r="AA28" t="n" s="27">
         <v>415900.0</v>
       </c>
-      <c r="AA28" t="n" s="27">
+      <c r="AB28" t="n" s="27">
         <v>424009.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B29" t="n" s="28">
         <v>1647.0</v>
       </c>
       <c r="C29" t="n" s="28">
-        <v>834.0</v>
+        <v>1647.0</v>
       </c>
       <c r="D29" t="n" s="28">
         <v>834.0</v>
       </c>
       <c r="E29" t="n" s="28">
         <v>834.0</v>
       </c>
       <c r="F29" t="n" s="28">
-        <v>833880.0</v>
+        <v>834.0</v>
       </c>
       <c r="G29" t="n" s="28">
         <v>833880.0</v>
       </c>
       <c r="H29" t="n" s="28">
         <v>833880.0</v>
       </c>
       <c r="I29" t="n" s="28">
+        <v>833880.0</v>
+      </c>
+      <c r="J29" t="n" s="28">
         <v>130294.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238906.0</v>
       </c>
       <c r="K29" t="n" s="28">
         <v>238906.0</v>
       </c>
       <c r="L29" t="n" s="28">
+        <v>238906.0</v>
+      </c>
+      <c r="M29" t="n" s="28">
         <v>188906.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126406.0</v>
       </c>
       <c r="N29" t="n" s="28">
         <v>126406.0</v>
       </c>
       <c r="O29" t="n" s="28">
-        <v>112656.0</v>
+        <v>126406.0</v>
       </c>
       <c r="P29" t="n" s="28">
         <v>112656.0</v>
       </c>
       <c r="Q29" t="n" s="28">
         <v>112656.0</v>
       </c>
       <c r="R29" t="n" s="28">
         <v>112656.0</v>
       </c>
       <c r="S29" t="n" s="28">
         <v>112656.0</v>
       </c>
       <c r="T29" t="n" s="28">
         <v>112656.0</v>
       </c>
       <c r="U29" t="n" s="28">
         <v>112656.0</v>
       </c>
       <c r="V29" t="n" s="28">
         <v>112656.0</v>
       </c>
       <c r="W29" t="n" s="28">
-        <v>103018.0</v>
+        <v>112656.0</v>
       </c>
       <c r="X29" t="n" s="28">
         <v>103018.0</v>
       </c>
       <c r="Y29" t="n" s="28">
         <v>103018.0</v>
       </c>
       <c r="Z29" t="n" s="28">
-        <v>70924.0</v>
+        <v>103018.0</v>
       </c>
       <c r="AA29" t="n" s="28">
         <v>70924.0</v>
       </c>
+      <c r="AB29" t="n" s="28">
+        <v>70924.0</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B30" t="n" s="29">
+        <v>10102.0</v>
+      </c>
+      <c r="C30" t="n" s="29">
         <v>11519.0</v>
       </c>
-      <c r="C30" t="n" s="29">
+      <c r="D30" t="n" s="29">
         <v>16083.0</v>
       </c>
-      <c r="D30" t="n" s="29">
+      <c r="E30" t="n" s="29">
         <v>17733.0</v>
       </c>
-      <c r="E30" t="n" s="29">
+      <c r="F30" t="n" s="29">
         <v>18111.0</v>
       </c>
-      <c r="F30" t="n" s="29">
+      <c r="G30" t="n" s="29">
         <v>1.2720419E7</v>
       </c>
-      <c r="G30" t="n" s="29">
+      <c r="H30" t="n" s="29">
         <v>1102107.0</v>
       </c>
-      <c r="H30" t="n" s="29">
+      <c r="I30" t="n" s="29">
         <v>202565.0</v>
       </c>
-      <c r="I30" t="n" s="29">
+      <c r="J30" t="n" s="29">
         <v>495815.0</v>
       </c>
-      <c r="J30" t="n" s="29">
+      <c r="K30" t="n" s="29">
         <v>953506.0</v>
       </c>
-      <c r="K30" t="n" s="29">
+      <c r="L30" t="n" s="29">
         <v>764472.0</v>
       </c>
-      <c r="L30" t="n" s="29">
+      <c r="M30" t="n" s="29">
         <v>552731.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="N30" t="n" s="29">
         <v>500000.0</v>
       </c>
       <c r="O30" t="n" s="29">
         <v>500000.0</v>
       </c>
       <c r="P30" t="n" s="29">
         <v>500000.0</v>
       </c>
       <c r="Q30" t="n" s="29">
-        <v>0.0</v>
+        <v>500000.0</v>
       </c>
       <c r="R30" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="S30" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="T30" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="U30" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="V30" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="W30" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="X30" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="Y30" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="Z30" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="AA30" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="AB30" t="n" s="29">
         <v>0.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B31" t="n" s="30">
+        <v>11537.0</v>
+      </c>
+      <c r="C31" t="n" s="30">
         <v>10691.0</v>
       </c>
-      <c r="C31" t="n" s="30">
+      <c r="D31" t="n" s="30">
         <v>13615.0</v>
       </c>
-      <c r="D31" t="n" s="30">
+      <c r="E31" t="n" s="30">
         <v>8428.0</v>
       </c>
-      <c r="E31" t="n" s="30">
+      <c r="F31" t="n" s="30">
         <v>5960.0</v>
       </c>
-      <c r="F31" t="n" s="30">
+      <c r="G31" t="n" s="30">
         <v>1.1422726E7</v>
       </c>
-      <c r="G31" t="n" s="30">
+      <c r="H31" t="n" s="30">
         <v>128096.0</v>
       </c>
-      <c r="H31" t="n" s="30">
+      <c r="I31" t="n" s="30">
         <v>161943.0</v>
       </c>
-      <c r="I31" t="n" s="30">
+      <c r="J31" t="n" s="30">
         <v>57758.0</v>
       </c>
-      <c r="J31" t="n" s="30">
+      <c r="K31" t="n" s="30">
         <v>79965.0</v>
       </c>
-      <c r="K31" t="n" s="30">
+      <c r="L31" t="n" s="30">
         <v>60615.0</v>
       </c>
-      <c r="L31" t="n" s="30">
+      <c r="M31" t="n" s="30">
         <v>130452.0</v>
       </c>
-      <c r="M31" t="n" s="30">
+      <c r="N31" t="n" s="30">
         <v>819990.0</v>
       </c>
-      <c r="N31" t="n" s="30">
+      <c r="O31" t="n" s="30">
         <v>1656279.0</v>
       </c>
-      <c r="O31" t="n" s="30">
+      <c r="P31" t="n" s="30">
         <v>337045.0</v>
       </c>
-      <c r="P31" t="n" s="30">
+      <c r="Q31" t="n" s="30">
         <v>22058.0</v>
       </c>
-      <c r="Q31" t="n" s="30">
+      <c r="R31" t="n" s="30">
         <v>22976.0</v>
       </c>
-      <c r="R31" t="n" s="30">
+      <c r="S31" t="n" s="30">
         <v>158.0</v>
       </c>
-      <c r="S31" t="n" s="30">
+      <c r="T31" t="n" s="30">
         <v>66.0</v>
       </c>
-      <c r="T31" t="n" s="30">
-[...1 lines deleted...]
-      </c>
       <c r="U31" t="n" s="30">
+        <v>0.0</v>
+      </c>
+      <c r="V31" t="n" s="30">
         <v>4776.0</v>
       </c>
-      <c r="V31" t="n" s="30">
+      <c r="W31" t="n" s="30">
         <v>7947.0</v>
       </c>
-      <c r="W31" t="n" s="30">
+      <c r="X31" t="n" s="30">
         <v>3879.0</v>
       </c>
-      <c r="X31" t="n" s="30">
+      <c r="Y31" t="n" s="30">
         <v>16580.0</v>
       </c>
-      <c r="Y31" t="n" s="30">
+      <c r="Z31" t="n" s="30">
         <v>4095.0</v>
       </c>
-      <c r="Z31" t="n" s="30">
+      <c r="AA31" t="n" s="30">
         <v>18437.0</v>
       </c>
-      <c r="AA31" t="n" s="30">
+      <c r="AB31" t="n" s="30">
         <v>3592.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B32" t="n" s="31">
+        <v>42336.0</v>
+      </c>
+      <c r="C32" t="n" s="31">
         <v>41313.0</v>
       </c>
-      <c r="C32" t="n" s="31">
+      <c r="D32" t="n" s="31">
         <v>38891.0</v>
       </c>
-      <c r="D32" t="n" s="31">
+      <c r="E32" t="n" s="31">
         <v>33768.0</v>
       </c>
-      <c r="E32" t="n" s="31">
+      <c r="F32" t="n" s="31">
         <v>30334.0</v>
       </c>
-      <c r="F32" t="n" s="31">
+      <c r="G32" t="n" s="31">
         <v>2.9789942E7</v>
       </c>
-      <c r="G32" t="n" s="31">
+      <c r="H32" t="n" s="31">
         <v>6863376.0</v>
       </c>
-      <c r="H32" t="n" s="31">
+      <c r="I32" t="n" s="31">
         <v>5899162.0</v>
       </c>
-      <c r="I32" t="n" s="31">
+      <c r="J32" t="n" s="31">
         <v>1797400.0</v>
       </c>
-      <c r="J32" t="n" s="31">
+      <c r="K32" t="n" s="31">
         <v>3407740.0</v>
       </c>
-      <c r="K32" t="n" s="31">
+      <c r="L32" t="n" s="31">
         <v>5017588.0</v>
       </c>
-      <c r="L32" t="n" s="31">
+      <c r="M32" t="n" s="31">
         <v>4052605.0</v>
       </c>
-      <c r="M32" t="n" s="31">
+      <c r="N32" t="n" s="31">
         <v>2728550.0</v>
       </c>
-      <c r="N32" t="n" s="31">
+      <c r="O32" t="n" s="31">
         <v>3411807.0</v>
       </c>
-      <c r="O32" t="n" s="31">
+      <c r="P32" t="n" s="31">
         <v>1957937.0</v>
       </c>
-      <c r="P32" t="n" s="31">
+      <c r="Q32" t="n" s="31">
         <v>1576939.0</v>
       </c>
-      <c r="Q32" t="n" s="31">
+      <c r="R32" t="n" s="31">
         <v>1110302.0</v>
       </c>
-      <c r="R32" t="n" s="31">
+      <c r="S32" t="n" s="31">
         <v>864033.0</v>
       </c>
-      <c r="S32" t="n" s="31">
+      <c r="T32" t="n" s="31">
         <v>754935.0</v>
       </c>
-      <c r="T32" t="n" s="31">
+      <c r="U32" t="n" s="31">
         <v>843999.0</v>
       </c>
-      <c r="U32" t="n" s="31">
+      <c r="V32" t="n" s="31">
         <v>876097.0</v>
       </c>
-      <c r="V32" t="n" s="31">
+      <c r="W32" t="n" s="31">
         <v>865853.0</v>
       </c>
-      <c r="W32" t="n" s="31">
+      <c r="X32" t="n" s="31">
         <v>782191.0</v>
       </c>
-      <c r="X32" t="n" s="31">
+      <c r="Y32" t="n" s="31">
         <v>800395.0</v>
       </c>
-      <c r="Y32" t="n" s="31">
+      <c r="Z32" t="n" s="31">
         <v>672955.0</v>
       </c>
-      <c r="Z32" t="n" s="31">
+      <c r="AA32" t="n" s="31">
         <v>434712.0</v>
       </c>
-      <c r="AA32" t="n" s="31">
+      <c r="AB32" t="n" s="31">
         <v>427901.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B35" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B36" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B37" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B38" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B35:AA35"/>
-[...5 lines deleted...]
-    <mergeCell ref="A41:AA41"/>
+    <mergeCell ref="B35:AB35"/>
+    <mergeCell ref="B36:AB36"/>
+    <mergeCell ref="B37:AB37"/>
+    <mergeCell ref="B38:AB38"/>
+    <mergeCell ref="A1:AB1"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A41:AB41"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>