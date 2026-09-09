--- v0 (2025-10-14)
+++ v1 (2026-09-09)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="87">
   <si>
     <t>Évközi jelentések pénzügyi adatai - AutoWallis Nyrt.</t>
   </si>
   <si>
     <t>Nem auditált, nem konszolidált, magyar számviteli elvek alapján (Üzleti év: január 1 - december 31)</t>
   </si>
   <si>
     <t>Eredménykimutatás főbb adatai P&amp;L</t>
   </si>
   <si>
+    <t>2026. jan. - 2026. jún. (1)</t>
+  </si>
+  <si>
     <t>2025. jan. - 2025. jún. (1)</t>
   </si>
   <si>
     <t>2024. jan. - 2024. jún. (2)</t>
   </si>
   <si>
     <t>2023. jan. - 2023. jún. (3)</t>
   </si>
   <si>
     <t>2022. jan. - 2022. jún. (3)</t>
   </si>
   <si>
     <t>2021. jan. - 2021. jún. (4)</t>
   </si>
   <si>
     <t>2021. jan. - 2021. márc. (5)</t>
   </si>
   <si>
     <t>2020. júl. - 2020. szept. (5)</t>
   </si>
   <si>
     <t>2020. jan. - 2020. jún. (5)</t>
   </si>
   <si>
     <t>2020. jan. - 2020. márc. (6)</t>
@@ -108,50 +111,53 @@
     <t/>
   </si>
   <si>
     <t>(millió HUF)</t>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>Értékesítés nettó árbevétele</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Mérleg főbb adatai</t>
+  </si>
+  <si>
+    <t>2026. jún. 30.</t>
   </si>
   <si>
     <t>2025. jún. 30.</t>
   </si>
   <si>
     <t>2024. jún. 30.</t>
   </si>
   <si>
     <t>2023. jún. 30.</t>
   </si>
   <si>
     <t>2022. jún. 30.</t>
   </si>
   <si>
     <t>2021. jún. 30.</t>
   </si>
   <si>
     <t>2021. márc. 31.</t>
   </si>
   <si>
     <t>2020. szept. 30.</t>
   </si>
   <si>
     <t>2020. jún. 30.</t>
   </si>
@@ -401,79 +407,80 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:X39"/>
+  <dimension ref="A1:Y39"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="38.12109375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="24.50390625" customWidth="true" bestFit="true"/>
-    <col min="7" max="7" width="26.34375" customWidth="true" bestFit="true"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="25.984375" customWidth="true" bestFit="true"/>
+    <col min="10" max="10" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="26.34375" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="24.50390625" customWidth="true" bestFit="true"/>
-    <col min="14" max="14" width="26.6015625" customWidth="true" bestFit="true"/>
-[...8 lines deleted...]
-    <col min="23" max="23" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="24.75" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="24.50390625" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -512,1616 +519,1682 @@
       </c>
       <c r="P4" t="s" s="1">
         <v>17</v>
       </c>
       <c r="Q4" t="s" s="1">
         <v>18</v>
       </c>
       <c r="R4" t="s" s="1">
         <v>19</v>
       </c>
       <c r="S4" t="s" s="1">
         <v>20</v>
       </c>
       <c r="T4" t="s" s="1">
         <v>21</v>
       </c>
       <c r="U4" t="s" s="1">
         <v>22</v>
       </c>
       <c r="V4" t="s" s="1">
         <v>23</v>
       </c>
       <c r="W4" t="s" s="1">
         <v>24</v>
       </c>
+      <c r="X4" t="s" s="1">
+        <v>25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
+      </c>
+      <c r="X5" t="s" s="2">
+        <v>28</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>219925.0</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>235417.0</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>195166.0</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>1.9434201E8</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>1.31045612E8</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>9.7651046E7</v>
       </c>
-      <c r="G6" t="n" s="3">
+      <c r="H6" t="n" s="3">
         <v>4.8708079E7</v>
       </c>
-      <c r="H6" t="n" s="3">
+      <c r="I6" t="n" s="3">
         <v>6.2630613E7</v>
       </c>
-      <c r="I6" t="n" s="3">
+      <c r="J6" t="n" s="3">
         <v>3.8152265E7</v>
       </c>
-      <c r="J6" t="n" s="3">
+      <c r="K6" t="n" s="3">
         <v>2.0151946E7</v>
       </c>
-      <c r="K6" t="n" s="3">
+      <c r="L6" t="n" s="3">
         <v>3.8423184E7</v>
       </c>
-      <c r="L6" t="n" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="M6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="N6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="O6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="P6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="Q6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="R6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="S6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="T6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="U6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="V6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="W6" t="n" s="3">
+        <v>0.0</v>
+      </c>
+      <c r="X6" t="n" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>1571.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>4544.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>6490.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>8360017.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>5196876.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>1662098.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>744295.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>756070.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>19502.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>181494.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>846547.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>-17296.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>-9789.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>-25390.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>-16352.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>-20443.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>30592.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>16697.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>-15169.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>-9387.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>-6783.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>-7919.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>-2545.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>-709.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>-1527.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>-2499.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>-612164.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>-373043.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>-111346.0</v>
       </c>
-      <c r="G8" t="n" s="8">
+      <c r="H8" t="n" s="8">
         <v>-148558.0</v>
       </c>
-      <c r="H8" t="n" s="8">
+      <c r="I8" t="n" s="8">
         <v>-835777.0</v>
       </c>
-      <c r="I8" t="n" s="8">
+      <c r="J8" t="n" s="8">
         <v>-720570.0</v>
       </c>
-      <c r="J8" t="n" s="8">
+      <c r="K8" t="n" s="8">
         <v>-705435.0</v>
       </c>
-      <c r="K8" t="n" s="8">
+      <c r="L8" t="n" s="8">
         <v>-266050.0</v>
       </c>
-      <c r="L8" t="n" s="8">
+      <c r="M8" t="n" s="8">
         <v>6462.0</v>
       </c>
-      <c r="M8" t="n" s="8">
+      <c r="N8" t="n" s="8">
         <v>-28057.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>-88303.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>-81486.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>98452.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>7604.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>4326.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>71481.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>56856.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>33904.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>38563.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>14309.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>1066.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>3608.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>4438.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>8664640.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>4842110.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>1550752.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>595737.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>-79708.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>-701069.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>-523941.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>580496.0</v>
       </c>
-      <c r="L9" t="n" s="9">
+      <c r="M9" t="n" s="9">
         <v>-10715.0</v>
       </c>
-      <c r="M9" t="n" s="9">
+      <c r="N9" t="n" s="9">
         <v>-38088.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>-113693.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>-97838.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>78009.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>38196.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>21023.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>56312.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>47469.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>27121.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>30644.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>11764.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>172.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>2456.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>3382.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>7530076.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>4082719.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>1199428.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>410940.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>-224742.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>-773439.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>-591785.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>481859.0</v>
       </c>
-      <c r="L10" t="n" s="10">
+      <c r="M10" t="n" s="10">
         <v>-10715.0</v>
       </c>
-      <c r="M10" t="n" s="10">
+      <c r="N10" t="n" s="10">
         <v>-40233.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>-113693.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>-97838.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>70715.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>34910.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>19320.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>51593.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>43007.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>24451.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>27650.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>10691.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P12" t="s" s="11">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="Q12" t="s" s="11">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="X12" t="s" s="11">
+        <v>57</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s" s="12">
         <v>27</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="P13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="Q13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="R13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="S13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="T13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="U13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="V13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W13" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
+      </c>
+      <c r="X13" t="s" s="12">
+        <v>28</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>80944.0</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>76428.0</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>52031.0</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>4.0688459E7</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>3.1637299E7</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>2.2437717E7</v>
       </c>
-      <c r="G14" t="n" s="13">
+      <c r="H14" t="n" s="13">
         <v>2.1350245E7</v>
       </c>
-      <c r="H14" t="n" s="13">
+      <c r="I14" t="n" s="13">
         <v>1.1451096E7</v>
       </c>
-      <c r="I14" t="n" s="13">
+      <c r="J14" t="n" s="13">
         <v>1.1037972E7</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="K14" t="n" s="13">
         <v>8133829.0</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>9154799.0</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>287.0</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>689.0</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>11604.0</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>13195.0</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>17445.0</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>19013.0</v>
       </c>
-      <c r="R14" t="n" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="S14" t="n" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="T14" t="n" s="13">
         <v>23263.0</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>24722.0</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>25296.0</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>28222.0</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>30352.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>24191.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>12299.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>14764.0</v>
       </c>
-      <c r="D15" t="n" s="14">
+      <c r="E15" t="n" s="14">
         <v>6745255.0</v>
       </c>
-      <c r="E15" t="n" s="14">
+      <c r="F15" t="n" s="14">
         <v>8818565.0</v>
       </c>
-      <c r="F15" t="n" s="14">
+      <c r="G15" t="n" s="14">
         <v>4306598.0</v>
       </c>
-      <c r="G15" t="n" s="14">
+      <c r="H15" t="n" s="14">
         <v>4480593.0</v>
       </c>
-      <c r="H15" t="n" s="14">
+      <c r="I15" t="n" s="14">
         <v>601223.0</v>
       </c>
-      <c r="I15" t="n" s="14">
+      <c r="J15" t="n" s="14">
         <v>598956.0</v>
       </c>
-      <c r="J15" t="s" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="K15" t="s" s="14">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="L15" t="n" s="14">
+        <v>26</v>
+      </c>
+      <c r="L15" t="s" s="14">
+        <v>26</v>
+      </c>
+      <c r="M15" t="n" s="14">
         <v>106.0</v>
       </c>
-      <c r="M15" t="n" s="14">
+      <c r="N15" t="n" s="14">
         <v>223.0</v>
       </c>
-      <c r="N15" t="n" s="14">
+      <c r="O15" t="n" s="14">
         <v>10854.0</v>
       </c>
-      <c r="O15" t="n" s="14">
+      <c r="P15" t="n" s="14">
         <v>12350.0</v>
       </c>
-      <c r="P15" t="n" s="14">
+      <c r="Q15" t="n" s="14">
         <v>16806.0</v>
       </c>
-      <c r="Q15" t="n" s="14">
+      <c r="R15" t="n" s="14">
         <v>18305.0</v>
       </c>
-      <c r="R15" t="n" s="14">
+      <c r="S15" t="n" s="14">
         <v>19788.0</v>
       </c>
-      <c r="S15" t="n" s="14">
+      <c r="T15" t="n" s="14">
         <v>22353.0</v>
       </c>
-      <c r="T15" t="n" s="14">
+      <c r="U15" t="n" s="14">
         <v>23832.0</v>
       </c>
-      <c r="U15" t="n" s="14">
+      <c r="V15" t="n" s="14">
         <v>25296.0</v>
       </c>
-      <c r="V15" t="n" s="14">
+      <c r="W15" t="n" s="14">
         <v>28222.0</v>
       </c>
-      <c r="W15" t="n" s="14">
+      <c r="X15" t="n" s="14">
         <v>1707.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>45557.0</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>42590.0</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>25200.0</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>2.4204954E7</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>2.2816534E7</v>
       </c>
-      <c r="F16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>1.8122311E7</v>
       </c>
-      <c r="G16" t="n" s="18">
+      <c r="H16" t="n" s="18">
         <v>1.6862514E7</v>
       </c>
-      <c r="H16" t="n" s="18">
+      <c r="I16" t="n" s="18">
         <v>9737851.0</v>
       </c>
-      <c r="I16" t="n" s="18">
+      <c r="J16" t="n" s="18">
         <v>9371758.0</v>
       </c>
-      <c r="J16" t="s" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="K16" t="s" s="18">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>26</v>
+      </c>
+      <c r="L16" t="s" s="18">
+        <v>26</v>
       </c>
       <c r="M16" t="n" s="18">
         <v>0.0</v>
       </c>
-      <c r="N16" t="s" s="18">
-[...2 lines deleted...]
-      <c r="O16" t="n" s="18">
+      <c r="N16" t="n" s="18">
+        <v>0.0</v>
+      </c>
+      <c r="O16" t="s" s="18">
+        <v>26</v>
+      </c>
+      <c r="P16" t="n" s="18">
         <v>845.0</v>
       </c>
-      <c r="P16" t="n" s="18">
+      <c r="Q16" t="n" s="18">
         <v>639.0</v>
       </c>
-      <c r="Q16" t="n" s="18">
+      <c r="R16" t="n" s="18">
         <v>708.0</v>
       </c>
-      <c r="R16" t="n" s="18">
+      <c r="S16" t="n" s="18">
         <v>775.0</v>
       </c>
-      <c r="S16" t="n" s="18">
+      <c r="T16" t="n" s="18">
         <v>910.0</v>
       </c>
-      <c r="T16" t="n" s="18">
+      <c r="U16" t="n" s="18">
         <v>890.0</v>
       </c>
-      <c r="U16" t="n" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="V16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="W16" t="n" s="18">
+        <v>0.0</v>
+      </c>
+      <c r="X16" t="n" s="18">
         <v>28645.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B17" t="n" s="19">
+        <v>11196.0</v>
+      </c>
+      <c r="C17" t="n" s="19">
         <v>21539.0</v>
       </c>
-      <c r="C17" t="n" s="19">
+      <c r="D17" t="n" s="19">
         <v>12067.0</v>
       </c>
-      <c r="D17" t="n" s="19">
+      <c r="E17" t="n" s="19">
         <v>9738250.0</v>
       </c>
-      <c r="E17" t="n" s="19">
+      <c r="F17" t="n" s="19">
         <v>2200.0</v>
       </c>
-      <c r="F17" t="n" s="19">
+      <c r="G17" t="n" s="19">
         <v>8809.0</v>
       </c>
-      <c r="G17" t="n" s="19">
+      <c r="H17" t="n" s="19">
         <v>7138.0</v>
       </c>
-      <c r="H17" t="n" s="19">
+      <c r="I17" t="n" s="19">
         <v>1112022.0</v>
       </c>
-      <c r="I17" t="n" s="19">
+      <c r="J17" t="n" s="19">
         <v>1067258.0</v>
       </c>
-      <c r="J17" t="s" s="19">
-[...1 lines deleted...]
-      </c>
       <c r="K17" t="s" s="19">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>26</v>
+      </c>
+      <c r="L17" t="s" s="19">
+        <v>26</v>
       </c>
       <c r="M17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="N17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="O17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="P17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="Q17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="R17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="S17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="T17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="U17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="V17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="W17" t="n" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="X17" t="n" s="19">
         <v>0.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>145175.0</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>152492.0</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>111946.0</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>1.15178164E8</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>8.1694055E7</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>5.2420504E7</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>5.0786433E7</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>3.043112E7</v>
       </c>
-      <c r="I18" t="n" s="20">
+      <c r="J18" t="n" s="20">
         <v>3.4752548E7</v>
       </c>
-      <c r="J18" t="n" s="20">
+      <c r="K18" t="n" s="20">
         <v>3.0509354E7</v>
       </c>
-      <c r="K18" t="n" s="20">
+      <c r="L18" t="n" s="20">
         <v>2.1997792E7</v>
       </c>
-      <c r="L18" t="n" s="20">
+      <c r="M18" t="n" s="20">
         <v>552178.0</v>
       </c>
-      <c r="M18" t="n" s="20">
+      <c r="N18" t="n" s="20">
         <v>299698.0</v>
       </c>
-      <c r="N18" t="n" s="20">
+      <c r="O18" t="n" s="20">
         <v>690450.0</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>678312.0</v>
       </c>
-      <c r="P18" t="n" s="20">
+      <c r="Q18" t="n" s="20">
         <v>908623.0</v>
       </c>
-      <c r="Q18" t="n" s="20">
+      <c r="R18" t="n" s="20">
         <v>943365.0</v>
       </c>
-      <c r="R18" t="n" s="20">
+      <c r="S18" t="n" s="20">
         <v>860184.0</v>
       </c>
-      <c r="S18" t="n" s="20">
+      <c r="T18" t="n" s="20">
         <v>807573.0</v>
       </c>
-      <c r="T18" t="n" s="20">
+      <c r="U18" t="n" s="20">
         <v>669707.0</v>
       </c>
-      <c r="U18" t="n" s="20">
+      <c r="V18" t="n" s="20">
         <v>663777.0</v>
       </c>
-      <c r="V18" t="n" s="20">
+      <c r="W18" t="n" s="20">
         <v>624571.0</v>
       </c>
-      <c r="W18" t="n" s="20">
+      <c r="X18" t="n" s="20">
         <v>598648.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>77823.0</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>78368.0</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>58401.0</v>
       </c>
-      <c r="D19" t="n" s="21">
+      <c r="E19" t="n" s="21">
         <v>6.9053975E7</v>
       </c>
-      <c r="E19" t="n" s="21">
+      <c r="F19" t="n" s="21">
         <v>3.7135377E7</v>
       </c>
-      <c r="F19" t="n" s="21">
+      <c r="G19" t="n" s="21">
         <v>2.408629E7</v>
       </c>
-      <c r="G19" t="n" s="21">
+      <c r="H19" t="n" s="21">
         <v>2.4094174E7</v>
       </c>
-      <c r="H19" t="n" s="21">
+      <c r="I19" t="n" s="21">
         <v>1.6480544E7</v>
       </c>
-      <c r="I19" t="n" s="21">
+      <c r="J19" t="n" s="21">
         <v>1.87005E7</v>
       </c>
-      <c r="J19" t="n" s="21">
+      <c r="K19" t="n" s="21">
         <v>1.8352647E7</v>
       </c>
-      <c r="K19" t="n" s="21">
+      <c r="L19" t="n" s="21">
         <v>1.2016821E7</v>
       </c>
-      <c r="L19" t="n" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="M19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="N19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="O19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="P19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="Q19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="R19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="S19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="T19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="U19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="V19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="W19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="X19" t="n" s="21">
         <v>0.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>226119.0</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>228920.0</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>163977.0</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>1.55866623E8</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>1.13331354E8</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>7.4858221E7</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>7.2136678E7</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>4.1882216E7</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>4.579052E7</v>
       </c>
-      <c r="J20" t="n" s="22">
+      <c r="K20" t="n" s="22">
         <v>3.8643183E7</v>
       </c>
-      <c r="K20" t="n" s="22">
+      <c r="L20" t="n" s="22">
         <v>3.1152592E7</v>
       </c>
-      <c r="L20" t="n" s="22">
+      <c r="M20" t="n" s="22">
         <v>552465.0</v>
       </c>
-      <c r="M20" t="n" s="22">
+      <c r="N20" t="n" s="22">
         <v>300387.0</v>
       </c>
-      <c r="N20" t="n" s="22">
+      <c r="O20" t="n" s="22">
         <v>705839.0</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>698507.0</v>
       </c>
-      <c r="P20" t="n" s="22">
+      <c r="Q20" t="n" s="22">
         <v>935678.0</v>
       </c>
-      <c r="Q20" t="n" s="22">
+      <c r="R20" t="n" s="22">
         <v>972362.0</v>
       </c>
-      <c r="R20" t="n" s="22">
+      <c r="S20" t="n" s="22">
         <v>895151.0</v>
       </c>
-      <c r="S20" t="n" s="22">
+      <c r="T20" t="n" s="22">
         <v>842559.0</v>
       </c>
-      <c r="T20" t="n" s="22">
+      <c r="U20" t="n" s="22">
         <v>712937.0</v>
       </c>
-      <c r="U20" t="n" s="22">
+      <c r="V20" t="n" s="22">
         <v>705213.0</v>
       </c>
-      <c r="V20" t="n" s="22">
+      <c r="W20" t="n" s="22">
         <v>671359.0</v>
       </c>
-      <c r="W20" t="n" s="22">
+      <c r="X20" t="n" s="22">
         <v>656842.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I21" t="s" s="26">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="J21" t="n" s="26">
+        <v>26</v>
+      </c>
+      <c r="J21" t="s" s="26">
+        <v>26</v>
+      </c>
+      <c r="K21" t="n" s="26">
         <v>3.397809E7</v>
       </c>
-      <c r="K21" t="n" s="26">
+      <c r="L21" t="n" s="26">
         <v>2.6477014E7</v>
       </c>
-      <c r="L21" t="s" s="26">
-[...1 lines deleted...]
-      </c>
       <c r="M21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="N21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="O21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="P21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="Q21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="R21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="S21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="T21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="U21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="V21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="W21" t="s" s="26">
-        <v>25</v>
+        <v>26</v>
+      </c>
+      <c r="X21" t="s" s="26">
+        <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B22" t="n" s="27">
+        <v>63700.0</v>
+      </c>
+      <c r="C22" t="n" s="27">
         <v>62413.0</v>
       </c>
-      <c r="C22" t="n" s="27">
+      <c r="D22" t="n" s="27">
         <v>59274.0</v>
       </c>
-      <c r="D22" t="n" s="27">
+      <c r="E22" t="n" s="27">
         <v>4.2921346E7</v>
       </c>
-      <c r="E22" t="n" s="27">
+      <c r="F22" t="n" s="27">
         <v>2.871715E7</v>
       </c>
-      <c r="F22" t="n" s="27">
+      <c r="G22" t="n" s="27">
         <v>2.3098018E7</v>
       </c>
-      <c r="G22" t="n" s="27">
+      <c r="H22" t="n" s="27">
         <v>2.134276E7</v>
       </c>
-      <c r="H22" t="n" s="27">
+      <c r="I22" t="n" s="27">
         <v>1.9008147E7</v>
       </c>
-      <c r="I22" t="n" s="27">
+      <c r="J22" t="n" s="27">
         <v>1.9497779E7</v>
       </c>
-      <c r="J22" t="n" s="27">
+      <c r="K22" t="n" s="27">
         <v>1.6441824E7</v>
       </c>
-      <c r="K22" t="n" s="27">
+      <c r="L22" t="n" s="27">
         <v>1.6500497E7</v>
       </c>
-      <c r="L22" t="n" s="27">
+      <c r="M22" t="n" s="27">
         <v>545535.0</v>
       </c>
-      <c r="M22" t="n" s="27">
+      <c r="N22" t="n" s="27">
         <v>263721.0</v>
       </c>
-      <c r="N22" t="n" s="27">
+      <c r="O22" t="n" s="27">
         <v>613653.0</v>
       </c>
-      <c r="O22" t="n" s="27">
+      <c r="P22" t="n" s="27">
         <v>629508.0</v>
       </c>
-      <c r="P22" t="n" s="27">
+      <c r="Q22" t="n" s="27">
         <v>813917.0</v>
       </c>
-      <c r="Q22" t="n" s="27">
+      <c r="R22" t="n" s="27">
         <v>778112.0</v>
       </c>
-      <c r="R22" t="n" s="27">
+      <c r="S22" t="n" s="27">
         <v>762523.0</v>
       </c>
-      <c r="S22" t="n" s="27">
+      <c r="T22" t="n" s="27">
         <v>709518.0</v>
       </c>
-      <c r="T22" t="n" s="27">
+      <c r="U22" t="n" s="27">
         <v>700932.0</v>
       </c>
-      <c r="U22" t="n" s="27">
+      <c r="V22" t="n" s="27">
         <v>682377.0</v>
       </c>
-      <c r="V22" t="n" s="27">
+      <c r="W22" t="n" s="27">
         <v>668303.0</v>
       </c>
-      <c r="W22" t="n" s="27">
+      <c r="X22" t="n" s="27">
         <v>651344.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B23" t="n" s="28">
         <v>6743.0</v>
       </c>
       <c r="C23" t="n" s="28">
         <v>6743.0</v>
       </c>
       <c r="D23" t="n" s="28">
+        <v>6743.0</v>
+      </c>
+      <c r="E23" t="n" s="28">
         <v>5528613.0</v>
       </c>
-      <c r="E23" t="n" s="28">
+      <c r="F23" t="n" s="28">
         <v>5314797.0</v>
       </c>
-      <c r="F23" t="n" s="28">
+      <c r="G23" t="n" s="28">
         <v>4246421.0</v>
       </c>
-      <c r="G23" t="n" s="28">
+      <c r="H23" t="n" s="28">
         <v>4053921.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3722033.0</v>
       </c>
       <c r="I23" t="n" s="28">
         <v>3722033.0</v>
       </c>
       <c r="J23" t="n" s="28">
-        <v>3383268.0</v>
+        <v>3722033.0</v>
       </c>
       <c r="K23" t="n" s="28">
         <v>3383268.0</v>
       </c>
       <c r="L23" t="n" s="28">
-        <v>344344.0</v>
+        <v>3383268.0</v>
       </c>
       <c r="M23" t="n" s="28">
         <v>344344.0</v>
       </c>
       <c r="N23" t="n" s="28">
         <v>344344.0</v>
       </c>
       <c r="O23" t="n" s="28">
         <v>344344.0</v>
       </c>
       <c r="P23" t="n" s="28">
         <v>344344.0</v>
       </c>
       <c r="Q23" t="n" s="28">
         <v>344344.0</v>
       </c>
       <c r="R23" t="n" s="28">
         <v>344344.0</v>
       </c>
       <c r="S23" t="n" s="28">
-        <v>304344.0</v>
+        <v>344344.0</v>
       </c>
       <c r="T23" t="n" s="28">
         <v>304344.0</v>
       </c>
       <c r="U23" t="n" s="28">
         <v>304344.0</v>
       </c>
       <c r="V23" t="n" s="28">
         <v>304344.0</v>
       </c>
       <c r="W23" t="n" s="28">
         <v>304344.0</v>
       </c>
+      <c r="X23" t="n" s="28">
+        <v>304344.0</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B24" t="n" s="29">
+        <v>48452.0</v>
+      </c>
+      <c r="C24" t="n" s="29">
         <v>53400.0</v>
       </c>
-      <c r="C24" t="n" s="29">
+      <c r="D24" t="n" s="29">
         <v>25135.0</v>
       </c>
-      <c r="D24" t="n" s="29">
+      <c r="E24" t="n" s="29">
         <v>2.3939541E7</v>
       </c>
-      <c r="E24" t="n" s="29">
+      <c r="F24" t="n" s="29">
         <v>1.7804517E7</v>
       </c>
-      <c r="F24" t="n" s="29">
+      <c r="G24" t="n" s="29">
         <v>1.3168872E7</v>
       </c>
-      <c r="G24" t="n" s="29">
+      <c r="H24" t="n" s="29">
         <v>1.4321521E7</v>
       </c>
-      <c r="H24" t="n" s="29">
+      <c r="I24" t="n" s="29">
         <v>8055379.0</v>
       </c>
-      <c r="I24" t="n" s="29">
+      <c r="J24" t="n" s="29">
         <v>7609957.0</v>
       </c>
-      <c r="J24" t="s" s="29">
-[...1 lines deleted...]
-      </c>
       <c r="K24" t="s" s="29">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>26</v>
+      </c>
+      <c r="L24" t="s" s="29">
+        <v>26</v>
       </c>
       <c r="M24" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="N24" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="O24" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="P24" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="Q24" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="R24" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="S24" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="T24" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="U24" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="V24" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="W24" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="X24" t="n" s="29">
         <v>0.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B25" t="n" s="30">
+        <v>113967.0</v>
+      </c>
+      <c r="C25" t="n" s="30">
         <v>113107.0</v>
       </c>
-      <c r="C25" t="n" s="30">
+      <c r="D25" t="n" s="30">
         <v>79568.0</v>
       </c>
-      <c r="D25" t="n" s="30">
+      <c r="E25" t="n" s="30">
         <v>8.9005736E7</v>
       </c>
-      <c r="E25" t="n" s="30">
+      <c r="F25" t="n" s="30">
         <v>6.6809687E7</v>
       </c>
-      <c r="F25" t="n" s="30">
+      <c r="G25" t="n" s="30">
         <v>4.936216E7</v>
       </c>
-      <c r="G25" t="n" s="30">
+      <c r="H25" t="n" s="30">
         <v>4.839945E7</v>
       </c>
-      <c r="H25" t="n" s="30">
+      <c r="I25" t="n" s="30">
         <v>2.7393893E7</v>
       </c>
-      <c r="I25" t="n" s="30">
+      <c r="J25" t="n" s="30">
         <v>3.1690582E7</v>
       </c>
-      <c r="J25" t="s" s="30">
-[...1 lines deleted...]
-      </c>
       <c r="K25" t="s" s="30">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="L25" t="n" s="30">
+        <v>26</v>
+      </c>
+      <c r="L25" t="s" s="30">
+        <v>26</v>
+      </c>
+      <c r="M25" t="n" s="30">
         <v>6930.0</v>
       </c>
-      <c r="M25" t="n" s="30">
+      <c r="N25" t="n" s="30">
         <v>36666.0</v>
       </c>
-      <c r="N25" t="n" s="30">
+      <c r="O25" t="n" s="30">
         <v>86479.0</v>
       </c>
-      <c r="O25" t="n" s="30">
+      <c r="P25" t="n" s="30">
         <v>68792.0</v>
       </c>
-      <c r="P25" t="n" s="30">
+      <c r="Q25" t="n" s="30">
         <v>121761.0</v>
       </c>
-      <c r="Q25" t="n" s="30">
+      <c r="R25" t="n" s="30">
         <v>194250.0</v>
       </c>
-      <c r="R25" t="n" s="30">
+      <c r="S25" t="n" s="30">
         <v>122450.0</v>
       </c>
-      <c r="S25" t="n" s="30">
+      <c r="T25" t="n" s="30">
         <v>128583.0</v>
       </c>
-      <c r="T25" t="n" s="30">
+      <c r="U25" t="n" s="30">
         <v>7547.0</v>
       </c>
-      <c r="U25" t="n" s="30">
+      <c r="V25" t="n" s="30">
         <v>11067.0</v>
       </c>
-      <c r="V25" t="n" s="30">
+      <c r="W25" t="n" s="30">
         <v>3056.0</v>
       </c>
-      <c r="W25" t="n" s="30">
+      <c r="X25" t="n" s="30">
         <v>5498.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B26" t="n" s="31">
+        <v>226119.0</v>
+      </c>
+      <c r="C26" t="n" s="31">
         <v>228920.0</v>
       </c>
-      <c r="C26" t="n" s="31">
+      <c r="D26" t="n" s="31">
         <v>163977.0</v>
       </c>
-      <c r="D26" t="n" s="31">
+      <c r="E26" t="n" s="31">
         <v>1.55866623E8</v>
       </c>
-      <c r="E26" t="n" s="31">
+      <c r="F26" t="n" s="31">
         <v>1.13331354E8</v>
       </c>
-      <c r="F26" t="n" s="31">
+      <c r="G26" t="n" s="31">
         <v>7.4858221E7</v>
       </c>
-      <c r="G26" t="n" s="31">
+      <c r="H26" t="n" s="31">
         <v>7.2136678E7</v>
       </c>
-      <c r="H26" t="n" s="31">
+      <c r="I26" t="n" s="31">
         <v>4.1882216E7</v>
       </c>
-      <c r="I26" t="n" s="31">
+      <c r="J26" t="n" s="31">
         <v>4.579052E7</v>
       </c>
-      <c r="J26" t="n" s="31">
+      <c r="K26" t="n" s="31">
         <v>3.8643183E7</v>
       </c>
-      <c r="K26" t="n" s="31">
+      <c r="L26" t="n" s="31">
         <v>3.1152592E7</v>
       </c>
-      <c r="L26" t="n" s="31">
+      <c r="M26" t="n" s="31">
         <v>552465.0</v>
       </c>
-      <c r="M26" t="n" s="31">
+      <c r="N26" t="n" s="31">
         <v>300387.0</v>
       </c>
-      <c r="N26" t="n" s="31">
+      <c r="O26" t="n" s="31">
         <v>705839.0</v>
       </c>
-      <c r="O26" t="n" s="31">
+      <c r="P26" t="n" s="31">
         <v>698507.0</v>
       </c>
-      <c r="P26" t="n" s="31">
+      <c r="Q26" t="n" s="31">
         <v>935678.0</v>
       </c>
-      <c r="Q26" t="n" s="31">
+      <c r="R26" t="n" s="31">
         <v>972362.0</v>
       </c>
-      <c r="R26" t="n" s="31">
+      <c r="S26" t="n" s="31">
         <v>895151.0</v>
       </c>
-      <c r="S26" t="n" s="31">
+      <c r="T26" t="n" s="31">
         <v>842559.0</v>
       </c>
-      <c r="T26" t="n" s="31">
+      <c r="U26" t="n" s="31">
         <v>712937.0</v>
       </c>
-      <c r="U26" t="n" s="31">
+      <c r="V26" t="n" s="31">
         <v>705213.0</v>
       </c>
-      <c r="V26" t="n" s="31">
+      <c r="W26" t="n" s="31">
         <v>671359.0</v>
       </c>
-      <c r="W26" t="n" s="31">
+      <c r="X26" t="n" s="31">
         <v>656842.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B29" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B31" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B32" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B33" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B34" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B35" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B36" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B29:W29"/>
-[...9 lines deleted...]
-    <mergeCell ref="A39:W39"/>
+    <mergeCell ref="B29:X29"/>
+    <mergeCell ref="B30:X30"/>
+    <mergeCell ref="B31:X31"/>
+    <mergeCell ref="B32:X32"/>
+    <mergeCell ref="B33:X33"/>
+    <mergeCell ref="B34:X34"/>
+    <mergeCell ref="B35:X35"/>
+    <mergeCell ref="B36:X36"/>
+    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A39:X39"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>