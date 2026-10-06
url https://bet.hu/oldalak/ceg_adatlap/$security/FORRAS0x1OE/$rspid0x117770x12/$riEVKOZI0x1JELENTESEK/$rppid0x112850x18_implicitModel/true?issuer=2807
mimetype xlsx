--- v0 (2025-10-16)
+++ v1 (2026-10-06)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="112">
   <si>
     <t>Évközi jelentések pénzügyi adatai - FORRÁS nyRt.</t>
   </si>
   <si>
     <t>Nem auditált, konszolidált, nemzetközi számviteli elvek (IFRS) alapján</t>
   </si>
   <si>
     <t>Eredménykimutatás főbb adatai P&amp;L</t>
   </si>
   <si>
+    <t>2026. jan. - 2026. jún. (1)</t>
+  </si>
+  <si>
     <t>2025. jan. - 2025. jún. (1)</t>
   </si>
   <si>
     <t>2024. jan. - 2024. jún. (1)</t>
   </si>
   <si>
     <t>2023. jan. - 2023. jún. (1)</t>
   </si>
   <si>
     <t>2022. jan. - 2022. jún. (2)</t>
   </si>
   <si>
     <t>2021. jan. - 2021. jún. (2)</t>
   </si>
   <si>
     <t>2020. jan. - 2020. jún. (2)</t>
   </si>
   <si>
     <t>2019. jan. - 2019. jún. (2)</t>
   </si>
   <si>
     <t>2018. jan. - 2018. jún. (3)</t>
   </si>
   <si>
     <t>2017. jan. - 2017. jún. (4)</t>
@@ -153,50 +156,53 @@
     <t/>
   </si>
   <si>
     <t>(millió HUF)</t>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>Értékesítés nettó árbevétele</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Mérleg főbb adatai</t>
+  </si>
+  <si>
+    <t>2026. jún. 30.</t>
   </si>
   <si>
     <t>2025. jún. 30.</t>
   </si>
   <si>
     <t>2024. jún. 30.</t>
   </si>
   <si>
     <t>2023. jún. 30.</t>
   </si>
   <si>
     <t>2022. jún. 30.</t>
   </si>
   <si>
     <t>2021. jún. 30.</t>
   </si>
   <si>
     <t>2020. jún. 30.</t>
   </si>
   <si>
     <t>2019. jún. 30.</t>
   </si>
   <si>
     <t>2018. jún. 30.</t>
   </si>
@@ -476,94 +482,95 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AM36"/>
+  <dimension ref="A1:AN36"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="38.12109375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="24.50390625" customWidth="true" bestFit="true"/>
-    <col min="11" max="11" width="25.984375" customWidth="true" bestFit="true"/>
-[...26 lines deleted...]
-    <col min="38" max="38" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="25.984375" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="25.984375" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="25.984375" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="25.984375" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="25.984375" customWidth="true" bestFit="true"/>
+    <col min="25" max="25" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="27" max="27" width="25.984375" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="29" max="29" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="30" max="30" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="31" max="31" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="32" max="32" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="33" max="33" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="34" max="34" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="35" max="35" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="36" max="36" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="37" max="37" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="38" max="38" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="39" max="39" width="24.50390625" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -647,1916 +654,1967 @@
       </c>
       <c r="AE4" t="s" s="1">
         <v>32</v>
       </c>
       <c r="AF4" t="s" s="1">
         <v>33</v>
       </c>
       <c r="AG4" t="s" s="1">
         <v>34</v>
       </c>
       <c r="AH4" t="s" s="1">
         <v>35</v>
       </c>
       <c r="AI4" t="s" s="1">
         <v>36</v>
       </c>
       <c r="AJ4" t="s" s="1">
         <v>37</v>
       </c>
       <c r="AK4" t="s" s="1">
         <v>38</v>
       </c>
       <c r="AL4" t="s" s="1">
         <v>39</v>
       </c>
+      <c r="AM4" t="s" s="1">
+        <v>40</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s" s="2">
         <v>42</v>
       </c>
       <c r="D5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="E5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="F5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="G5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="H5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="I5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="J5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="K5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="L5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="O5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="P5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="Q5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="R5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="S5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="T5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="U5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="V5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="W5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="X5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="Y5" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="Z5" t="s" s="2">
         <v>42</v>
-      </c>
-[...64 lines deleted...]
-        <v>41</v>
       </c>
       <c r="AA5" t="s" s="2">
         <v>42</v>
       </c>
       <c r="AB5" t="s" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AC5" t="s" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AD5" t="s" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AE5" t="s" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AF5" t="s" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AG5" t="s" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AH5" t="s" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AI5" t="s" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AJ5" t="s" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AK5" t="s" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AL5" t="s" s="2">
-        <v>42</v>
+        <v>43</v>
+      </c>
+      <c r="AM5" t="s" s="2">
+        <v>43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>4582.0</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>7641.0</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>1.1005603E7</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>9040423.0</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>3929839.0</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>925154.0</v>
       </c>
-      <c r="G6" t="n" s="3">
+      <c r="H6" t="n" s="3">
         <v>983597.0</v>
       </c>
-      <c r="H6" t="n" s="3">
+      <c r="I6" t="n" s="3">
         <v>1008228.0</v>
       </c>
-      <c r="I6" t="n" s="3">
+      <c r="J6" t="n" s="3">
         <v>569039.0</v>
       </c>
-      <c r="J6" t="n" s="3">
+      <c r="K6" t="n" s="3">
         <v>675524.0</v>
       </c>
-      <c r="K6" t="n" s="3">
+      <c r="L6" t="n" s="3">
         <v>52278.0</v>
       </c>
-      <c r="L6" t="n" s="3">
+      <c r="M6" t="n" s="3">
         <v>1845205.0</v>
       </c>
-      <c r="M6" t="n" s="3">
+      <c r="N6" t="n" s="3">
         <v>16627.0</v>
       </c>
-      <c r="N6" t="n" s="3">
+      <c r="O6" t="n" s="3">
         <v>45819.0</v>
       </c>
-      <c r="O6" t="n" s="3">
+      <c r="P6" t="n" s="3">
         <v>3144836.0</v>
       </c>
-      <c r="P6" t="n" s="3">
+      <c r="Q6" t="n" s="3">
         <v>14010.0</v>
       </c>
-      <c r="Q6" t="n" s="3">
+      <c r="R6" t="n" s="3">
         <v>54356.0</v>
       </c>
-      <c r="R6" t="n" s="3">
+      <c r="S6" t="n" s="3">
         <v>3777595.0</v>
       </c>
-      <c r="S6" t="n" s="3">
+      <c r="T6" t="n" s="3">
         <v>18780.0</v>
       </c>
-      <c r="T6" t="n" s="3">
+      <c r="U6" t="n" s="3">
         <v>81549.0</v>
       </c>
-      <c r="U6" t="n" s="3">
+      <c r="V6" t="n" s="3">
         <v>2801638.0</v>
       </c>
-      <c r="V6" t="n" s="3">
+      <c r="W6" t="n" s="3">
         <v>26920.0</v>
       </c>
-      <c r="W6" t="n" s="3">
+      <c r="X6" t="n" s="3">
         <v>83772.0</v>
       </c>
-      <c r="X6" t="n" s="3">
+      <c r="Y6" t="n" s="3">
         <v>2944899.0</v>
       </c>
-      <c r="Y6" t="n" s="3">
+      <c r="Z6" t="n" s="3">
         <v>23142.0</v>
       </c>
-      <c r="Z6" t="n" s="3">
+      <c r="AA6" t="n" s="3">
         <v>119.0</v>
       </c>
-      <c r="AA6" t="n" s="3">
+      <c r="AB6" t="n" s="3">
         <v>2085599.0</v>
       </c>
-      <c r="AB6" t="n" s="3">
+      <c r="AC6" t="n" s="3">
         <v>36815.0</v>
       </c>
-      <c r="AC6" t="n" s="3">
+      <c r="AD6" t="n" s="3">
         <v>136439.0</v>
       </c>
-      <c r="AD6" t="n" s="3">
+      <c r="AE6" t="n" s="3">
         <v>2290807.0</v>
       </c>
-      <c r="AE6" t="n" s="3">
+      <c r="AF6" t="n" s="3">
         <v>37035.0</v>
       </c>
-      <c r="AF6" t="n" s="3">
+      <c r="AG6" t="n" s="3">
         <v>7107187.0</v>
       </c>
-      <c r="AG6" t="n" s="3">
+      <c r="AH6" t="n" s="3">
         <v>47527.0</v>
       </c>
-      <c r="AH6" t="n" s="3">
+      <c r="AI6" t="n" s="3">
         <v>7147004.0</v>
       </c>
-      <c r="AI6" t="n" s="3">
+      <c r="AJ6" t="n" s="3">
         <v>8615052.0</v>
       </c>
-      <c r="AJ6" t="n" s="3">
+      <c r="AK6" t="n" s="3">
         <v>1703849.0</v>
       </c>
-      <c r="AK6" t="n" s="3">
+      <c r="AL6" t="n" s="3">
         <v>4847454.0</v>
       </c>
-      <c r="AL6" t="n" s="3">
+      <c r="AM6" t="n" s="3">
         <v>1831609.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>-886.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>-892.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>1007561.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>-43350.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>3351763.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>181388.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>-158293.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>741425.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>104059.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>1835.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>-92284.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>-336207.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>-27031.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>-80467.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>211134.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>-17689.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>-8638.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>621218.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>-18297.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>-46617.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>232831.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>-22666.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>-158537.0</v>
       </c>
-      <c r="X7" t="n" s="7">
+      <c r="Y7" t="n" s="7">
         <v>201515.0</v>
       </c>
-      <c r="Y7" t="n" s="7">
+      <c r="Z7" t="n" s="7">
         <v>-26976.0</v>
       </c>
-      <c r="Z7" t="n" s="7">
+      <c r="AA7" t="n" s="7">
         <v>-82.0</v>
       </c>
-      <c r="AA7" t="n" s="7">
+      <c r="AB7" t="n" s="7">
         <v>-108892.0</v>
       </c>
-      <c r="AB7" t="n" s="7">
+      <c r="AC7" t="n" s="7">
         <v>-28706.0</v>
       </c>
-      <c r="AC7" t="n" s="7">
+      <c r="AD7" t="n" s="7">
         <v>-72171.0</v>
       </c>
-      <c r="AD7" t="n" s="7">
+      <c r="AE7" t="n" s="7">
         <v>-629830.0</v>
       </c>
-      <c r="AE7" t="n" s="7">
+      <c r="AF7" t="n" s="7">
         <v>-26804.0</v>
       </c>
-      <c r="AF7" t="n" s="7">
+      <c r="AG7" t="n" s="7">
         <v>-143482.0</v>
       </c>
-      <c r="AG7" t="n" s="7">
+      <c r="AH7" t="n" s="7">
         <v>-29665.0</v>
       </c>
-      <c r="AH7" t="n" s="7">
+      <c r="AI7" t="n" s="7">
         <v>-153534.0</v>
       </c>
-      <c r="AI7" t="n" s="7">
+      <c r="AJ7" t="n" s="7">
         <v>239040.0</v>
       </c>
-      <c r="AJ7" t="n" s="7">
+      <c r="AK7" t="n" s="7">
         <v>142605.0</v>
       </c>
-      <c r="AK7" t="n" s="7">
+      <c r="AL7" t="n" s="7">
         <v>202267.0</v>
       </c>
-      <c r="AL7" t="n" s="7">
+      <c r="AM7" t="n" s="7">
         <v>-166295.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>1720.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>2222.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>2973698.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>2016541.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>-1083527.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>-472337.0</v>
       </c>
-      <c r="G8" t="n" s="8">
+      <c r="H8" t="n" s="8">
         <v>68990.0</v>
       </c>
-      <c r="H8" t="n" s="8">
+      <c r="I8" t="n" s="8">
         <v>584344.0</v>
       </c>
-      <c r="I8" t="n" s="8">
+      <c r="J8" t="n" s="8">
         <v>386432.0</v>
       </c>
-      <c r="J8" t="n" s="8">
+      <c r="K8" t="n" s="8">
         <v>589085.0</v>
       </c>
-      <c r="K8" t="n" s="8">
+      <c r="L8" t="n" s="8">
         <v>667228.0</v>
       </c>
-      <c r="L8" t="n" s="8">
+      <c r="M8" t="n" s="8">
         <v>-16147.0</v>
       </c>
-      <c r="M8" t="n" s="8">
+      <c r="N8" t="n" s="8">
         <v>-292556.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>493548.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>-443631.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>-12669.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>94053.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>-132517.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>8668.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>12999.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>-140514.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>14566.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>-384330.0</v>
       </c>
-      <c r="X8" t="n" s="8">
+      <c r="Y8" t="n" s="8">
         <v>-567030.0</v>
       </c>
-      <c r="Y8" t="n" s="8">
+      <c r="Z8" t="n" s="8">
         <v>-375071.0</v>
       </c>
-      <c r="Z8" t="n" s="8">
+      <c r="AA8" t="n" s="8">
         <v>337.0</v>
       </c>
-      <c r="AA8" t="n" s="8">
+      <c r="AB8" t="n" s="8">
         <v>-45604.0</v>
       </c>
-      <c r="AB8" t="n" s="8">
+      <c r="AC8" t="n" s="8">
         <v>-115547.0</v>
       </c>
-      <c r="AC8" t="n" s="8">
+      <c r="AD8" t="n" s="8">
         <v>551132.0</v>
       </c>
-      <c r="AD8" t="n" s="8">
+      <c r="AE8" t="n" s="8">
         <v>658826.0</v>
       </c>
-      <c r="AE8" t="n" s="8">
+      <c r="AF8" t="n" s="8">
         <v>108477.0</v>
       </c>
-      <c r="AF8" t="n" s="8">
+      <c r="AG8" t="n" s="8">
         <v>495599.0</v>
       </c>
-      <c r="AG8" t="n" s="8">
+      <c r="AH8" t="n" s="8">
         <v>233179.0</v>
       </c>
-      <c r="AH8" t="n" s="8">
+      <c r="AI8" t="n" s="8">
         <v>363723.0</v>
       </c>
-      <c r="AI8" t="n" s="8">
+      <c r="AJ8" t="n" s="8">
         <v>1.0158734E7</v>
       </c>
-      <c r="AJ8" t="n" s="8">
+      <c r="AK8" t="n" s="8">
         <v>6085586.0</v>
       </c>
-      <c r="AK8" t="n" s="8">
+      <c r="AL8" t="n" s="8">
         <v>5649972.0</v>
       </c>
-      <c r="AL8" t="n" s="8">
+      <c r="AM8" t="n" s="8">
         <v>316370.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>981.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>2188.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>3981258.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>1973191.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>2268236.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>-290949.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>-89303.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>1325769.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>282373.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>590921.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>574944.0</v>
       </c>
-      <c r="L9" t="n" s="9">
+      <c r="M9" t="n" s="9">
         <v>-352454.0</v>
       </c>
-      <c r="M9" t="n" s="9">
+      <c r="N9" t="n" s="9">
         <v>-319587.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>555586.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>-232497.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>-30358.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>94986.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>488701.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>-9629.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>650191.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>92317.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>-8100.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>-542867.0</v>
       </c>
-      <c r="X9" t="n" s="9">
+      <c r="Y9" t="n" s="9">
         <v>835542.0</v>
       </c>
-      <c r="Y9" t="n" s="9">
+      <c r="Z9" t="n" s="9">
         <v>-402047.0</v>
       </c>
-      <c r="Z9" t="n" s="9">
+      <c r="AA9" t="n" s="9">
         <v>254.0</v>
       </c>
-      <c r="AA9" t="n" s="9">
+      <c r="AB9" t="n" s="9">
         <v>-154496.0</v>
       </c>
-      <c r="AB9" t="n" s="9">
+      <c r="AC9" t="n" s="9">
         <v>-144253.0</v>
       </c>
-      <c r="AC9" t="n" s="9">
+      <c r="AD9" t="n" s="9">
         <v>543491.0</v>
       </c>
-      <c r="AD9" t="n" s="9">
+      <c r="AE9" t="n" s="9">
         <v>28996.0</v>
       </c>
-      <c r="AE9" t="n" s="9">
+      <c r="AF9" t="n" s="9">
         <v>81673.0</v>
       </c>
-      <c r="AF9" t="n" s="9">
+      <c r="AG9" t="n" s="9">
         <v>352117.0</v>
       </c>
-      <c r="AG9" t="n" s="9">
+      <c r="AH9" t="n" s="9">
         <v>203514.0</v>
       </c>
-      <c r="AH9" t="n" s="9">
+      <c r="AI9" t="n" s="9">
         <v>210189.0</v>
       </c>
-      <c r="AI9" t="n" s="9">
+      <c r="AJ9" t="n" s="9">
         <v>1.0397774E7</v>
       </c>
-      <c r="AJ9" t="n" s="9">
+      <c r="AK9" t="n" s="9">
         <v>6228191.0</v>
       </c>
-      <c r="AK9" t="n" s="9">
+      <c r="AL9" t="n" s="9">
         <v>5852239.0</v>
       </c>
-      <c r="AL9" t="n" s="9">
+      <c r="AM9" t="n" s="9">
         <v>150075.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>876.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>2010.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>3616840.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>818993.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>1791457.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>-373851.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>-78484.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>1297010.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>256210.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>532671.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>548027.0</v>
       </c>
-      <c r="L10" t="n" s="10">
+      <c r="M10" t="n" s="10">
         <v>-256943.0</v>
       </c>
-      <c r="M10" t="n" s="10">
+      <c r="N10" t="n" s="10">
         <v>-319604.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>554823.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>-246115.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>-30374.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>93496.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>458377.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>-9648.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>585466.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>-9966.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>-8124.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>-620746.0</v>
       </c>
-      <c r="X10" t="n" s="10">
+      <c r="Y10" t="n" s="10">
         <v>673206.0</v>
       </c>
-      <c r="Y10" t="n" s="10">
+      <c r="Z10" t="n" s="10">
         <v>-512403.0</v>
       </c>
-      <c r="Z10" t="n" s="10">
+      <c r="AA10" t="n" s="10">
         <v>253.0</v>
       </c>
-      <c r="AA10" t="n" s="10">
+      <c r="AB10" t="n" s="10">
         <v>-117866.0</v>
       </c>
-      <c r="AB10" t="n" s="10">
+      <c r="AC10" t="n" s="10">
         <v>-144253.0</v>
       </c>
-      <c r="AC10" t="n" s="10">
+      <c r="AD10" t="n" s="10">
         <v>545130.0</v>
       </c>
-      <c r="AD10" t="n" s="10">
+      <c r="AE10" t="n" s="10">
         <v>-92566.0</v>
       </c>
-      <c r="AE10" t="n" s="10">
+      <c r="AF10" t="n" s="10">
         <v>66732.0</v>
       </c>
-      <c r="AF10" t="n" s="10">
+      <c r="AG10" t="n" s="10">
         <v>93741.0</v>
       </c>
-      <c r="AG10" t="n" s="10">
+      <c r="AH10" t="n" s="10">
         <v>162948.0</v>
       </c>
-      <c r="AH10" t="n" s="10">
+      <c r="AI10" t="n" s="10">
         <v>99072.0</v>
       </c>
-      <c r="AI10" t="n" s="10">
+      <c r="AJ10" t="n" s="10">
         <v>9074968.0</v>
       </c>
-      <c r="AJ10" t="n" s="10">
+      <c r="AK10" t="n" s="10">
         <v>6024768.0</v>
       </c>
-      <c r="AK10" t="n" s="10">
+      <c r="AL10" t="n" s="10">
         <v>5611962.0</v>
       </c>
-      <c r="AL10" t="n" s="10">
+      <c r="AM10" t="n" s="10">
         <v>119345.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P12" t="s" s="11">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Q12" t="s" s="11">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="X12" t="s" s="11">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Y12" t="s" s="11">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="Z12" t="s" s="11">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AA12" t="s" s="11">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AB12" t="s" s="11">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AC12" t="s" s="11">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AD12" t="s" s="11">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AE12" t="s" s="11">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AF12" t="s" s="11">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AG12" t="s" s="11">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="AH12" t="s" s="11">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="AI12" t="s" s="11">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AJ12" t="s" s="11">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AK12" t="s" s="11">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="AL12" t="s" s="11">
-        <v>85</v>
+        <v>86</v>
+      </c>
+      <c r="AM12" t="s" s="11">
+        <v>87</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C13" t="s" s="12">
         <v>42</v>
       </c>
       <c r="D13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="E13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="F13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="G13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="H13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="I13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="J13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="K13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="L13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="M13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="N13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="O13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="P13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="Q13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="R13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="S13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="T13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="U13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="V13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="W13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="X13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="Y13" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="Z13" t="s" s="12">
         <v>42</v>
-      </c>
-[...64 lines deleted...]
-        <v>41</v>
       </c>
       <c r="AA13" t="s" s="12">
         <v>42</v>
       </c>
       <c r="AB13" t="s" s="12">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AC13" t="s" s="12">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AD13" t="s" s="12">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AE13" t="s" s="12">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AF13" t="s" s="12">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AG13" t="s" s="12">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AH13" t="s" s="12">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AI13" t="s" s="12">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AJ13" t="s" s="12">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AK13" t="s" s="12">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AL13" t="s" s="12">
-        <v>42</v>
+        <v>43</v>
+      </c>
+      <c r="AM13" t="s" s="12">
+        <v>43</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>70853.0</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>70241.0</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>6.2901135E7</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>5.1155475E7</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>3.0966662E7</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>1.6459348E7</v>
       </c>
-      <c r="G14" t="n" s="13">
+      <c r="H14" t="n" s="13">
         <v>1.8827311E7</v>
       </c>
-      <c r="H14" t="n" s="13">
+      <c r="I14" t="n" s="13">
         <v>1.3457509E7</v>
       </c>
-      <c r="I14" t="n" s="13">
+      <c r="J14" t="n" s="13">
         <v>1.474382E7</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="K14" t="n" s="13">
         <v>1.6770825E7</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>1.849933E7</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>2.9913186E7</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>1.8270881E7</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>1.7775046E7</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>3.1446409E7</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>1.8346427E7</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>1.9277539E7</v>
       </c>
-      <c r="R14" t="n" s="13">
+      <c r="S14" t="n" s="13">
         <v>3.2166268E7</v>
       </c>
-      <c r="S14" t="n" s="13">
+      <c r="T14" t="n" s="13">
         <v>1.8536245E7</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>1.7006268E7</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>2.7705971E7</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>1.5367734E7</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>1.560198E7</v>
       </c>
-      <c r="X14" t="n" s="13">
+      <c r="Y14" t="n" s="13">
         <v>2.5555243E7</v>
       </c>
-      <c r="Y14" t="n" s="13">
+      <c r="Z14" t="n" s="13">
         <v>1.7955816E7</v>
       </c>
-      <c r="Z14" t="n" s="13">
+      <c r="AA14" t="n" s="13">
         <v>18534.0</v>
       </c>
-      <c r="AA14" t="n" s="13">
+      <c r="AB14" t="n" s="13">
         <v>2.379272E7</v>
       </c>
-      <c r="AB14" t="n" s="13">
+      <c r="AC14" t="n" s="13">
         <v>1.8649916E7</v>
       </c>
-      <c r="AC14" t="n" s="13">
+      <c r="AD14" t="n" s="13">
         <v>1.9239618E7</v>
       </c>
-      <c r="AD14" t="n" s="13">
+      <c r="AE14" t="n" s="13">
         <v>2.9262335E7</v>
       </c>
-      <c r="AE14" t="n" s="13">
+      <c r="AF14" t="n" s="13">
         <v>1.0953564E7</v>
       </c>
-      <c r="AF14" t="n" s="13">
+      <c r="AG14" t="n" s="13">
         <v>2.0339295E7</v>
       </c>
-      <c r="AG14" t="n" s="13">
+      <c r="AH14" t="n" s="13">
         <v>1.0742226E7</v>
       </c>
-      <c r="AH14" t="n" s="13">
+      <c r="AI14" t="n" s="13">
         <v>1.7184074E7</v>
       </c>
-      <c r="AI14" t="n" s="13">
+      <c r="AJ14" t="n" s="13">
         <v>1.4113956E7</v>
       </c>
-      <c r="AJ14" t="n" s="13">
+      <c r="AK14" t="n" s="13">
         <v>1.4491322E7</v>
       </c>
-      <c r="AK14" t="n" s="13">
+      <c r="AL14" t="n" s="13">
         <v>1.1168902E7</v>
       </c>
-      <c r="AL14" t="n" s="13">
+      <c r="AM14" t="n" s="13">
         <v>7393334.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>3550.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>2834.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>2759098.0</v>
       </c>
-      <c r="D15" t="n" s="14">
+      <c r="E15" t="n" s="14">
         <v>2971560.0</v>
       </c>
-      <c r="E15" t="n" s="14">
+      <c r="F15" t="n" s="14">
         <v>223479.0</v>
       </c>
-      <c r="F15" t="n" s="14">
+      <c r="G15" t="n" s="14">
         <v>775.0</v>
       </c>
-      <c r="G15" t="n" s="14">
+      <c r="H15" t="n" s="14">
         <v>3800.0</v>
       </c>
-      <c r="H15" t="n" s="14">
+      <c r="I15" t="n" s="14">
         <v>3002.0</v>
       </c>
-      <c r="I15" t="n" s="14">
+      <c r="J15" t="n" s="14">
         <v>4117.0</v>
       </c>
-      <c r="J15" t="n" s="14">
+      <c r="K15" t="n" s="14">
         <v>4917.0</v>
       </c>
-      <c r="K15" t="n" s="14">
+      <c r="L15" t="n" s="14">
         <v>0.0</v>
       </c>
-      <c r="L15" t="n" s="14">
+      <c r="M15" t="n" s="14">
         <v>8169.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="O15" t="n" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="P15" t="n" s="14">
         <v>18156.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="R15" t="n" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S15" t="n" s="14">
         <v>56720.0</v>
       </c>
-      <c r="S15" t="n" s="14">
+      <c r="T15" t="n" s="14">
         <v>21.0</v>
       </c>
-      <c r="T15" t="n" s="14">
+      <c r="U15" t="n" s="14">
         <v>45.0</v>
       </c>
-      <c r="U15" t="n" s="14">
+      <c r="V15" t="n" s="14">
         <v>60989.0</v>
       </c>
-      <c r="V15" t="n" s="14">
+      <c r="W15" t="n" s="14">
         <v>69.0</v>
       </c>
-      <c r="W15" t="n" s="14">
+      <c r="X15" t="n" s="14">
         <v>94.0</v>
       </c>
-      <c r="X15" t="n" s="14">
+      <c r="Y15" t="n" s="14">
         <v>37314.0</v>
       </c>
-      <c r="Y15" t="n" s="14">
+      <c r="Z15" t="n" s="14">
         <v>121.0</v>
       </c>
-      <c r="Z15" t="n" s="14">
+      <c r="AA15" t="n" s="14">
         <v>1.0</v>
       </c>
-      <c r="AA15" t="n" s="14">
+      <c r="AB15" t="n" s="14">
         <v>29063.0</v>
       </c>
-      <c r="AB15" t="n" s="14">
+      <c r="AC15" t="n" s="14">
         <v>1516.0</v>
       </c>
-      <c r="AC15" t="n" s="14">
+      <c r="AD15" t="n" s="14">
         <v>2329.0</v>
       </c>
-      <c r="AD15" t="n" s="14">
+      <c r="AE15" t="n" s="14">
         <v>32822.0</v>
       </c>
-      <c r="AE15" t="n" s="14">
+      <c r="AF15" t="n" s="14">
         <v>3583.0</v>
       </c>
-      <c r="AF15" t="n" s="14">
+      <c r="AG15" t="n" s="14">
         <v>45705.0</v>
       </c>
-      <c r="AG15" t="n" s="14">
+      <c r="AH15" t="n" s="14">
         <v>7107.0</v>
       </c>
-      <c r="AH15" t="n" s="14">
+      <c r="AI15" t="n" s="14">
         <v>40343.0</v>
       </c>
-      <c r="AI15" t="n" s="14">
+      <c r="AJ15" t="n" s="14">
         <v>33964.0</v>
       </c>
-      <c r="AJ15" t="n" s="14">
+      <c r="AK15" t="n" s="14">
         <v>33760.0</v>
       </c>
-      <c r="AK15" t="n" s="14">
+      <c r="AL15" t="n" s="14">
         <v>24087.0</v>
       </c>
-      <c r="AL15" t="n" s="14">
+      <c r="AM15" t="n" s="14">
         <v>28642.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>40924.0</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>43616.0</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>3.7048704E7</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>2.7879878E7</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>1.28204E7</v>
       </c>
-      <c r="F16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>5517118.0</v>
       </c>
-      <c r="G16" t="n" s="18">
+      <c r="H16" t="n" s="18">
         <v>5349997.0</v>
       </c>
-      <c r="H16" t="n" s="18">
+      <c r="I16" t="n" s="18">
         <v>5134670.0</v>
       </c>
-      <c r="I16" t="n" s="18">
+      <c r="J16" t="n" s="18">
         <v>6074717.0</v>
       </c>
-      <c r="J16" t="n" s="18">
+      <c r="K16" t="n" s="18">
         <v>5918320.0</v>
       </c>
-      <c r="K16" t="n" s="18">
+      <c r="L16" t="n" s="18">
         <v>318264.0</v>
       </c>
-      <c r="L16" t="n" s="18">
+      <c r="M16" t="n" s="18">
         <v>1.0942629E7</v>
       </c>
-      <c r="M16" t="n" s="18">
+      <c r="N16" t="n" s="18">
         <v>317761.0</v>
       </c>
-      <c r="N16" t="n" s="18">
+      <c r="O16" t="n" s="18">
         <v>299943.0</v>
       </c>
-      <c r="O16" t="n" s="18">
+      <c r="P16" t="n" s="18">
         <v>1.5882667E7</v>
       </c>
-      <c r="P16" t="n" s="18">
+      <c r="Q16" t="n" s="18">
         <v>348306.0</v>
       </c>
-      <c r="Q16" t="n" s="18">
+      <c r="R16" t="n" s="18">
         <v>351920.0</v>
       </c>
-      <c r="R16" t="n" s="18">
+      <c r="S16" t="n" s="18">
         <v>1.4048593E7</v>
       </c>
-      <c r="S16" t="n" s="18">
+      <c r="T16" t="n" s="18">
         <v>441462.0</v>
       </c>
-      <c r="T16" t="n" s="18">
+      <c r="U16" t="n" s="18">
         <v>440843.0</v>
       </c>
-      <c r="U16" t="n" s="18">
+      <c r="V16" t="n" s="18">
         <v>1.1713133E7</v>
       </c>
-      <c r="V16" t="n" s="18">
+      <c r="W16" t="n" s="18">
         <v>646284.0</v>
       </c>
-      <c r="W16" t="n" s="18">
+      <c r="X16" t="n" s="18">
         <v>663603.0</v>
       </c>
-      <c r="X16" t="n" s="18">
+      <c r="Y16" t="n" s="18">
         <v>1.4330756E7</v>
       </c>
-      <c r="Y16" t="n" s="18">
+      <c r="Z16" t="n" s="18">
         <v>682952.0</v>
       </c>
-      <c r="Z16" t="n" s="18">
+      <c r="AA16" t="n" s="18">
         <v>702.0</v>
       </c>
-      <c r="AA16" t="n" s="18">
+      <c r="AB16" t="n" s="18">
         <v>1.1802628E7</v>
       </c>
-      <c r="AB16" t="n" s="18">
+      <c r="AC16" t="n" s="18">
         <v>721097.0</v>
       </c>
-      <c r="AC16" t="n" s="18">
+      <c r="AD16" t="n" s="18">
         <v>745680.0</v>
       </c>
-      <c r="AD16" t="n" s="18">
+      <c r="AE16" t="n" s="18">
         <v>2.04558E7</v>
       </c>
-      <c r="AE16" t="n" s="18">
+      <c r="AF16" t="n" s="18">
         <v>771184.0</v>
       </c>
-      <c r="AF16" t="n" s="18">
+      <c r="AG16" t="n" s="18">
         <v>1.1387313E7</v>
       </c>
-      <c r="AG16" t="n" s="18">
+      <c r="AH16" t="n" s="18">
         <v>822242.0</v>
       </c>
-      <c r="AH16" t="n" s="18">
+      <c r="AI16" t="n" s="18">
         <v>8439315.0</v>
       </c>
-      <c r="AI16" t="n" s="18">
+      <c r="AJ16" t="n" s="18">
         <v>6589295.0</v>
       </c>
-      <c r="AJ16" t="n" s="18">
+      <c r="AK16" t="n" s="18">
         <v>7933283.0</v>
       </c>
-      <c r="AK16" t="n" s="18">
+      <c r="AL16" t="n" s="18">
         <v>6892999.0</v>
       </c>
-      <c r="AL16" t="n" s="18">
+      <c r="AM16" t="n" s="18">
         <v>5524594.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B17" t="n" s="19">
+        <v>22143.0</v>
+      </c>
+      <c r="C17" t="n" s="19">
         <v>17116.0</v>
       </c>
-      <c r="C17" t="n" s="19">
+      <c r="D17" t="n" s="19">
         <v>1.7346885E7</v>
       </c>
-      <c r="D17" t="n" s="19">
+      <c r="E17" t="n" s="19">
         <v>1.3658467E7</v>
       </c>
-      <c r="E17" t="n" s="19">
+      <c r="F17" t="n" s="19">
         <v>1.0712869E7</v>
       </c>
-      <c r="F17" t="n" s="19">
+      <c r="G17" t="n" s="19">
         <v>9840826.0</v>
       </c>
-      <c r="G17" t="n" s="19">
+      <c r="H17" t="n" s="19">
         <v>9755272.0</v>
       </c>
-      <c r="H17" t="n" s="19">
+      <c r="I17" t="n" s="19">
         <v>7573224.0</v>
       </c>
-      <c r="I17" t="n" s="19">
+      <c r="J17" t="n" s="19">
         <v>5941491.0</v>
       </c>
-      <c r="J17" t="n" s="19">
+      <c r="K17" t="n" s="19">
         <v>1.0523009E7</v>
       </c>
-      <c r="K17" t="n" s="19">
+      <c r="L17" t="n" s="19">
         <v>1.8181066E7</v>
       </c>
-      <c r="L17" t="n" s="19">
+      <c r="M17" t="n" s="19">
         <v>1.1117616E7</v>
       </c>
-      <c r="M17" t="n" s="19">
+      <c r="N17" t="n" s="19">
         <v>1.795312E7</v>
       </c>
-      <c r="N17" t="n" s="19">
+      <c r="O17" t="n" s="19">
         <v>1.7475103E7</v>
       </c>
-      <c r="O17" t="n" s="19">
+      <c r="P17" t="n" s="19">
         <v>1.3806864E7</v>
       </c>
-      <c r="P17" t="n" s="19">
+      <c r="Q17" t="n" s="19">
         <v>1.7998121E7</v>
       </c>
-      <c r="Q17" t="n" s="19">
+      <c r="R17" t="n" s="19">
         <v>1.8925619E7</v>
       </c>
-      <c r="R17" t="n" s="19">
+      <c r="S17" t="n" s="19">
         <v>1.3517425E7</v>
       </c>
-      <c r="S17" t="n" s="19">
+      <c r="T17" t="n" s="19">
         <v>1.8094762E7</v>
       </c>
-      <c r="T17" t="n" s="19">
+      <c r="U17" t="n" s="19">
         <v>1.656538E7</v>
       </c>
-      <c r="U17" t="n" s="19">
+      <c r="V17" t="n" s="19">
         <v>1.0395515E7</v>
       </c>
-      <c r="V17" t="n" s="19">
+      <c r="W17" t="n" s="19">
         <v>1.4721381E7</v>
       </c>
-      <c r="W17" t="n" s="19">
+      <c r="X17" t="n" s="19">
         <v>1.4938283E7</v>
       </c>
-      <c r="X17" t="n" s="19">
+      <c r="Y17" t="n" s="19">
         <v>9967645.0</v>
       </c>
-      <c r="Y17" t="n" s="19">
+      <c r="Z17" t="n" s="19">
         <v>1.7272743E7</v>
       </c>
-      <c r="Z17" t="n" s="19">
+      <c r="AA17" t="n" s="19">
         <v>17831.0</v>
       </c>
-      <c r="AA17" t="n" s="19">
+      <c r="AB17" t="n" s="19">
         <v>8981005.0</v>
       </c>
-      <c r="AB17" t="n" s="19">
+      <c r="AC17" t="n" s="19">
         <v>1.7927303E7</v>
       </c>
-      <c r="AC17" t="n" s="19">
+      <c r="AD17" t="n" s="19">
         <v>1.8491609E7</v>
       </c>
-      <c r="AD17" t="n" s="19">
+      <c r="AE17" t="n" s="19">
         <v>9621986.0</v>
       </c>
-      <c r="AE17" t="n" s="19">
+      <c r="AF17" t="n" s="19">
         <v>1.0178797E7</v>
       </c>
-      <c r="AF17" t="n" s="19">
+      <c r="AG17" t="n" s="19">
         <v>8904905.0</v>
       </c>
-      <c r="AG17" t="n" s="19">
+      <c r="AH17" t="n" s="19">
         <v>9912877.0</v>
       </c>
-      <c r="AH17" t="n" s="19">
+      <c r="AI17" t="n" s="19">
         <v>8701672.0</v>
       </c>
-      <c r="AI17" t="n" s="19">
+      <c r="AJ17" t="n" s="19">
         <v>7502080.0</v>
       </c>
-      <c r="AJ17" t="n" s="19">
+      <c r="AK17" t="n" s="19">
         <v>6524280.0</v>
       </c>
-      <c r="AK17" t="n" s="19">
+      <c r="AL17" t="n" s="19">
         <v>4251816.0</v>
       </c>
-      <c r="AL17" t="n" s="19">
+      <c r="AM17" t="n" s="19">
         <v>1785302.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>27749.0</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>28846.0</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>2.8171757E7</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>2.9553646E7</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>3.7120027E7</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>4.2195566E7</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>1.6635293E7</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>1.8115972E7</v>
       </c>
-      <c r="I18" t="n" s="20">
+      <c r="J18" t="n" s="20">
         <v>1.5232915E7</v>
       </c>
-      <c r="J18" t="n" s="20">
+      <c r="K18" t="n" s="20">
         <v>1.2679106E7</v>
       </c>
-      <c r="K18" t="n" s="20">
+      <c r="L18" t="n" s="20">
         <v>1790155.0</v>
       </c>
-      <c r="L18" t="n" s="20">
+      <c r="M18" t="n" s="20">
         <v>1.1684199E7</v>
       </c>
-      <c r="M18" t="n" s="20">
+      <c r="N18" t="n" s="20">
         <v>2074463.0</v>
       </c>
-      <c r="N18" t="n" s="20">
+      <c r="O18" t="n" s="20">
         <v>4374045.0</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>1.5404841E7</v>
       </c>
-      <c r="P18" t="n" s="20">
+      <c r="Q18" t="n" s="20">
         <v>3461995.0</v>
       </c>
-      <c r="Q18" t="n" s="20">
+      <c r="R18" t="n" s="20">
         <v>2609317.0</v>
       </c>
-      <c r="R18" t="n" s="20">
+      <c r="S18" t="n" s="20">
         <v>1.585267E7</v>
       </c>
-      <c r="S18" t="n" s="20">
+      <c r="T18" t="n" s="20">
         <v>3041777.0</v>
       </c>
-      <c r="T18" t="n" s="20">
+      <c r="U18" t="n" s="20">
         <v>5630343.0</v>
       </c>
-      <c r="U18" t="n" s="20">
+      <c r="V18" t="n" s="20">
         <v>1.7802336E7</v>
       </c>
-      <c r="V18" t="n" s="20">
+      <c r="W18" t="n" s="20">
         <v>5550880.0</v>
       </c>
-      <c r="W18" t="n" s="20">
+      <c r="X18" t="n" s="20">
         <v>5804428.0</v>
       </c>
-      <c r="X18" t="n" s="20">
+      <c r="Y18" t="n" s="20">
         <v>1.8621632E7</v>
       </c>
-      <c r="Y18" t="n" s="20">
+      <c r="Z18" t="n" s="20">
         <v>3634954.0</v>
       </c>
-      <c r="Z18" t="n" s="20">
+      <c r="AA18" t="n" s="20">
         <v>3793.0</v>
       </c>
-      <c r="AA18" t="n" s="20">
+      <c r="AB18" t="n" s="20">
         <v>1.0221311E7</v>
       </c>
-      <c r="AB18" t="n" s="20">
+      <c r="AC18" t="n" s="20">
         <v>3021396.0</v>
       </c>
-      <c r="AC18" t="n" s="20">
+      <c r="AD18" t="n" s="20">
         <v>3351202.0</v>
       </c>
-      <c r="AD18" t="n" s="20">
+      <c r="AE18" t="n" s="20">
         <v>1.1206694E7</v>
       </c>
-      <c r="AE18" t="n" s="20">
+      <c r="AF18" t="n" s="20">
         <v>1.0058124E7</v>
       </c>
-      <c r="AF18" t="n" s="20">
+      <c r="AG18" t="n" s="20">
         <v>2.9296786E7</v>
       </c>
-      <c r="AG18" t="n" s="20">
+      <c r="AH18" t="n" s="20">
         <v>1.1914055E7</v>
       </c>
-      <c r="AH18" t="n" s="20">
+      <c r="AI18" t="n" s="20">
         <v>2.5290807E7</v>
       </c>
-      <c r="AI18" t="n" s="20">
+      <c r="AJ18" t="n" s="20">
         <v>2.6583667E7</v>
       </c>
-      <c r="AJ18" t="n" s="20">
+      <c r="AK18" t="n" s="20">
         <v>2.4277242E7</v>
       </c>
-      <c r="AK18" t="n" s="20">
+      <c r="AL18" t="n" s="20">
         <v>2.1953091E7</v>
       </c>
-      <c r="AL18" t="n" s="20">
+      <c r="AM18" t="n" s="20">
         <v>1.9127925E7</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>3728.0</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>3987.0</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>3517846.0</v>
       </c>
-      <c r="D19" t="n" s="21">
+      <c r="E19" t="n" s="21">
         <v>4176720.0</v>
       </c>
-      <c r="E19" t="n" s="21">
+      <c r="F19" t="n" s="21">
         <v>562892.0</v>
       </c>
-      <c r="F19" t="n" s="21">
+      <c r="G19" t="n" s="21">
         <v>730552.0</v>
       </c>
-      <c r="G19" t="n" s="21">
+      <c r="H19" t="n" s="21">
         <v>163649.0</v>
       </c>
-      <c r="H19" t="n" s="21">
+      <c r="I19" t="n" s="21">
         <v>420259.0</v>
       </c>
-      <c r="I19" t="n" s="21">
+      <c r="J19" t="n" s="21">
         <v>342643.0</v>
       </c>
-      <c r="J19" t="n" s="21">
+      <c r="K19" t="n" s="21">
         <v>432221.0</v>
       </c>
-      <c r="K19" t="n" s="21">
+      <c r="L19" t="n" s="21">
         <v>0.0</v>
       </c>
-      <c r="L19" t="n" s="21">
+      <c r="M19" t="n" s="21">
         <v>3600431.0</v>
       </c>
-      <c r="M19" t="n" s="21">
+      <c r="N19" t="n" s="21">
         <v>1097.0</v>
       </c>
-      <c r="N19" t="n" s="21">
+      <c r="O19" t="n" s="21">
         <v>1077.0</v>
       </c>
-      <c r="O19" t="n" s="21">
+      <c r="P19" t="n" s="21">
         <v>4163296.0</v>
       </c>
-      <c r="P19" t="n" s="21">
+      <c r="Q19" t="n" s="21">
         <v>1187.0</v>
       </c>
-      <c r="Q19" t="n" s="21">
+      <c r="R19" t="n" s="21">
         <v>1178.0</v>
       </c>
-      <c r="R19" t="n" s="21">
+      <c r="S19" t="n" s="21">
         <v>5870687.0</v>
       </c>
-      <c r="S19" t="n" s="21">
+      <c r="T19" t="n" s="21">
         <v>1108.0</v>
       </c>
-      <c r="T19" t="n" s="21">
+      <c r="U19" t="n" s="21">
         <v>190.0</v>
       </c>
-      <c r="U19" t="n" s="21">
+      <c r="V19" t="n" s="21">
         <v>5758283.0</v>
       </c>
-      <c r="V19" t="n" s="21">
+      <c r="W19" t="n" s="21">
         <v>190.0</v>
       </c>
-      <c r="W19" t="n" s="21">
+      <c r="X19" t="n" s="21">
         <v>2562.0</v>
       </c>
-      <c r="X19" t="n" s="21">
+      <c r="Y19" t="n" s="21">
         <v>5336460.0</v>
       </c>
-      <c r="Y19" t="n" s="21">
+      <c r="Z19" t="n" s="21">
         <v>3612.0</v>
       </c>
-      <c r="Z19" t="n" s="21">
+      <c r="AA19" t="n" s="21">
         <v>4.0</v>
       </c>
-      <c r="AA19" t="n" s="21">
+      <c r="AB19" t="n" s="21">
         <v>3333315.0</v>
       </c>
-      <c r="AB19" t="n" s="21">
+      <c r="AC19" t="n" s="21">
         <v>3960.0</v>
       </c>
-      <c r="AC19" t="n" s="21">
+      <c r="AD19" t="n" s="21">
         <v>0.0</v>
       </c>
-      <c r="AD19" t="n" s="21">
+      <c r="AE19" t="n" s="21">
         <v>2927334.0</v>
       </c>
-      <c r="AE19" t="n" s="21">
+      <c r="AF19" t="n" s="21">
         <v>2257.0</v>
       </c>
-      <c r="AF19" t="n" s="21">
+      <c r="AG19" t="n" s="21">
         <v>5833765.0</v>
       </c>
-      <c r="AG19" t="n" s="21">
+      <c r="AH19" t="n" s="21">
         <v>7058.0</v>
       </c>
-      <c r="AH19" t="n" s="21">
+      <c r="AI19" t="n" s="21">
         <v>4605561.0</v>
       </c>
-      <c r="AI19" t="n" s="21">
+      <c r="AJ19" t="n" s="21">
         <v>3647283.0</v>
       </c>
-      <c r="AJ19" t="n" s="21">
+      <c r="AK19" t="n" s="21">
         <v>3380712.0</v>
       </c>
-      <c r="AK19" t="n" s="21">
+      <c r="AL19" t="n" s="21">
         <v>1608980.0</v>
       </c>
-      <c r="AL19" t="n" s="21">
+      <c r="AM19" t="n" s="21">
         <v>3969259.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>98602.0</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>99087.0</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>9.1072892E7</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>8.0709121E7</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>6.8086689E7</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>5.8654914E7</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>3.5462604E7</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>3.1573481E7</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>2.9976735E7</v>
       </c>
-      <c r="J20" t="n" s="22">
+      <c r="K20" t="n" s="22">
         <v>2.9449931E7</v>
       </c>
-      <c r="K20" t="n" s="22">
+      <c r="L20" t="n" s="22">
         <v>2.042211E7</v>
       </c>
-      <c r="L20" t="n" s="22">
+      <c r="M20" t="n" s="22">
         <v>4.1596385E7</v>
       </c>
-      <c r="M20" t="n" s="22">
+      <c r="N20" t="n" s="22">
         <v>2.0463178E7</v>
       </c>
-      <c r="N20" t="n" s="22">
+      <c r="O20" t="n" s="22">
         <v>2.2258751E7</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>4.685125E7</v>
       </c>
-      <c r="P20" t="n" s="22">
+      <c r="Q20" t="n" s="22">
         <v>2.1898545E7</v>
       </c>
-      <c r="Q20" t="n" s="22">
+      <c r="R20" t="n" s="22">
         <v>2.1970802E7</v>
       </c>
-      <c r="R20" t="n" s="22">
+      <c r="S20" t="n" s="22">
         <v>4.8018938E7</v>
       </c>
-      <c r="S20" t="n" s="22">
+      <c r="T20" t="n" s="22">
         <v>2.1641755E7</v>
       </c>
-      <c r="T20" t="n" s="22">
+      <c r="U20" t="n" s="22">
         <v>2.2725939E7</v>
       </c>
-      <c r="U20" t="n" s="22">
+      <c r="V20" t="n" s="22">
         <v>4.5508307E7</v>
       </c>
-      <c r="V20" t="n" s="22">
+      <c r="W20" t="n" s="22">
         <v>2.0983556E7</v>
       </c>
-      <c r="W20" t="n" s="22">
+      <c r="X20" t="n" s="22">
         <v>2.146122E7</v>
       </c>
-      <c r="X20" t="n" s="22">
+      <c r="Y20" t="n" s="22">
         <v>4.4176875E7</v>
       </c>
-      <c r="Y20" t="n" s="22">
+      <c r="Z20" t="n" s="22">
         <v>2.1640823E7</v>
       </c>
-      <c r="Z20" t="n" s="22">
+      <c r="AA20" t="n" s="22">
         <v>22738.0</v>
       </c>
-      <c r="AA20" t="n" s="22">
+      <c r="AB20" t="n" s="22">
         <v>3.6573852E7</v>
       </c>
-      <c r="AB20" t="n" s="22">
+      <c r="AC20" t="n" s="22">
         <v>2.1856213E7</v>
       </c>
-      <c r="AC20" t="n" s="22">
+      <c r="AD20" t="n" s="22">
         <v>2.2657008E7</v>
       </c>
-      <c r="AD20" t="n" s="22">
+      <c r="AE20" t="n" s="22">
         <v>4.2920437E7</v>
       </c>
-      <c r="AE20" t="n" s="22">
+      <c r="AF20" t="n" s="22">
         <v>2.1108765E7</v>
       </c>
-      <c r="AF20" t="n" s="22">
+      <c r="AG20" t="n" s="22">
         <v>5.0148823E7</v>
       </c>
-      <c r="AG20" t="n" s="22">
+      <c r="AH20" t="n" s="22">
         <v>2.2891989E7</v>
       </c>
-      <c r="AH20" t="n" s="22">
+      <c r="AI20" t="n" s="22">
         <v>4.2686646E7</v>
       </c>
-      <c r="AI20" t="n" s="22">
+      <c r="AJ20" t="n" s="22">
         <v>4.0697623E7</v>
       </c>
-      <c r="AJ20" t="n" s="22">
+      <c r="AK20" t="n" s="22">
         <v>3.8956301E7</v>
       </c>
-      <c r="AK20" t="n" s="22">
+      <c r="AL20" t="n" s="22">
         <v>3.3121993E7</v>
       </c>
-      <c r="AL20" t="n" s="22">
+      <c r="AM20" t="n" s="22">
         <v>2.6521259E7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>55009.0</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>51908.0</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>4.3790157E7</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>3.5695548E7</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>3.0087941E7</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>2.5586619E7</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>2.5306102E7</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>2.6188303E7</v>
       </c>
-      <c r="I21" t="n" s="27">
+      <c r="J21" t="n" s="27">
         <v>2.5058947E7</v>
       </c>
-      <c r="J21" t="n" s="27">
+      <c r="K21" t="n" s="27">
         <v>2.4584096E7</v>
       </c>
-      <c r="K21" t="n" s="27">
+      <c r="L21" t="n" s="27">
         <v>1.9109358E7</v>
       </c>
-      <c r="L21" t="n" s="27">
+      <c r="M21" t="n" s="27">
         <v>3.0469139E7</v>
       </c>
-      <c r="M21" t="n" s="27">
+      <c r="N21" t="n" s="27">
         <v>1.8241726E7</v>
       </c>
-      <c r="N21" t="n" s="27">
+      <c r="O21" t="n" s="27">
         <v>2.0105255E7</v>
       </c>
-      <c r="O21" t="n" s="27">
+      <c r="P21" t="n" s="27">
         <v>3.3367762E7</v>
       </c>
-      <c r="P21" t="n" s="27">
+      <c r="Q21" t="n" s="27">
         <v>1.9544718E7</v>
       </c>
-      <c r="Q21" t="n" s="27">
+      <c r="R21" t="n" s="27">
         <v>1.9870734E7</v>
       </c>
-      <c r="R21" t="n" s="27">
+      <c r="S21" t="n" s="27">
         <v>3.2851861E7</v>
       </c>
-      <c r="S21" t="n" s="27">
+      <c r="T21" t="n" s="27">
         <v>1.976759E7</v>
       </c>
-      <c r="T21" t="n" s="27">
+      <c r="U21" t="n" s="27">
         <v>2.0872952E7</v>
       </c>
-      <c r="U21" t="n" s="27">
+      <c r="V21" t="n" s="27">
         <v>3.1468284E7</v>
       </c>
-      <c r="V21" t="n" s="27">
+      <c r="W21" t="n" s="27">
         <v>2.0279362E7</v>
       </c>
-      <c r="W21" t="n" s="27">
+      <c r="X21" t="n" s="27">
         <v>2.1061707E7</v>
       </c>
-      <c r="X21" t="n" s="27">
+      <c r="Y21" t="n" s="27">
         <v>2.9796738E7</v>
       </c>
-      <c r="Y21" t="n" s="27">
+      <c r="Z21" t="n" s="27">
         <v>2.117005E7</v>
       </c>
-      <c r="Z21" t="n" s="27">
+      <c r="AA21" t="n" s="27">
         <v>19270.0</v>
       </c>
-      <c r="AA21" t="n" s="27">
+      <c r="AB21" t="n" s="27">
         <v>2.5051828E7</v>
       </c>
-      <c r="AB21" t="n" s="27">
+      <c r="AC21" t="n" s="27">
         <v>1.8872562E7</v>
       </c>
-      <c r="AC21" t="n" s="27">
+      <c r="AD21" t="n" s="27">
         <v>1.9754244E7</v>
       </c>
-      <c r="AD21" t="n" s="27">
+      <c r="AE21" t="n" s="27">
         <v>2.3059471E7</v>
       </c>
-      <c r="AE21" t="n" s="27">
+      <c r="AF21" t="n" s="27">
         <v>1.9275846E7</v>
       </c>
-      <c r="AF21" t="n" s="27">
+      <c r="AG21" t="n" s="27">
         <v>3.4294959E7</v>
       </c>
-      <c r="AG21" t="n" s="27">
+      <c r="AH21" t="n" s="27">
         <v>2.0685092E7</v>
       </c>
-      <c r="AH21" t="n" s="27">
+      <c r="AI21" t="n" s="27">
         <v>3.2379894E7</v>
       </c>
-      <c r="AI21" t="n" s="27">
+      <c r="AJ21" t="n" s="27">
         <v>3.1230816E7</v>
       </c>
-      <c r="AJ21" t="n" s="27">
+      <c r="AK21" t="n" s="27">
         <v>3.0964241E7</v>
       </c>
-      <c r="AK21" t="n" s="27">
+      <c r="AL21" t="n" s="27">
         <v>2.6157911E7</v>
       </c>
-      <c r="AL21" t="n" s="27">
+      <c r="AM21" t="n" s="27">
         <v>2.0597678E7</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>9000.0</v>
       </c>
       <c r="C22" t="n" s="28">
-        <v>9000001.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="E22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="F22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="G22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="H22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="I22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="J22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="K22" t="n" s="28">
         <v>9000001.0</v>
       </c>
@@ -2581,493 +2639,505 @@
       <c r="R22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="S22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="T22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="U22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="V22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="W22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="X22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="Y22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="Z22" t="n" s="28">
+        <v>9000001.0</v>
+      </c>
+      <c r="AA22" t="n" s="28">
         <v>9000.0</v>
       </c>
-      <c r="AA22" t="n" s="28">
-[...1 lines deleted...]
-      </c>
       <c r="AB22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="AC22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="AD22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="AE22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="AF22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="AG22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="AH22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="AI22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="AJ22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="AK22" t="n" s="28">
         <v>9000001.0</v>
       </c>
       <c r="AL22" t="n" s="28">
+        <v>9000001.0</v>
+      </c>
+      <c r="AM22" t="n" s="28">
         <v>9000001.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>31429.0</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>32980.0</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>3.4152832E7</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>3.2838296E7</v>
       </c>
-      <c r="E23" t="n" s="29">
+      <c r="F23" t="n" s="29">
         <v>2.4255545E7</v>
       </c>
-      <c r="F23" t="n" s="29">
+      <c r="G23" t="n" s="29">
         <v>2.2277627E7</v>
       </c>
-      <c r="G23" t="n" s="29">
+      <c r="H23" t="n" s="29">
         <v>982202.0</v>
       </c>
-      <c r="H23" t="n" s="29">
+      <c r="I23" t="n" s="29">
         <v>616247.0</v>
       </c>
-      <c r="I23" t="n" s="29">
+      <c r="J23" t="n" s="29">
         <v>774819.0</v>
       </c>
-      <c r="J23" t="n" s="29">
+      <c r="K23" t="n" s="29">
         <v>783948.0</v>
       </c>
-      <c r="K23" t="n" s="29">
+      <c r="L23" t="n" s="29">
         <v>0.0</v>
       </c>
-      <c r="L23" t="n" s="29">
+      <c r="M23" t="n" s="29">
         <v>2784494.0</v>
       </c>
-      <c r="M23" t="n" s="29">
+      <c r="N23" t="n" s="29">
         <v>0.0</v>
       </c>
-      <c r="N23" t="n" s="29">
+      <c r="O23" t="n" s="29">
         <v>111186.0</v>
       </c>
-      <c r="O23" t="n" s="29">
+      <c r="P23" t="n" s="29">
         <v>4618518.0</v>
       </c>
-      <c r="P23" t="n" s="29">
+      <c r="Q23" t="n" s="29">
         <v>0.0</v>
       </c>
-      <c r="Q23" t="n" s="29">
+      <c r="R23" t="n" s="29">
         <v>111186.0</v>
       </c>
-      <c r="R23" t="n" s="29">
+      <c r="S23" t="n" s="29">
         <v>4526962.0</v>
       </c>
-      <c r="S23" t="n" s="29">
+      <c r="T23" t="n" s="29">
         <v>111186.0</v>
       </c>
-      <c r="T23" t="n" s="29">
+      <c r="U23" t="n" s="29">
         <v>0.0</v>
       </c>
-      <c r="U23" t="n" s="29">
+      <c r="V23" t="n" s="29">
         <v>5084945.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="X23" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="Y23" t="n" s="29">
         <v>5200008.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Z23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="AA23" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="AB23" t="n" s="29">
         <v>4682141.0</v>
       </c>
-      <c r="AB23" t="n" s="29">
+      <c r="AC23" t="n" s="29">
         <v>0.0</v>
       </c>
-      <c r="AC23" t="n" s="29">
+      <c r="AD23" t="n" s="29">
         <v>567.0</v>
       </c>
-      <c r="AD23" t="n" s="29">
+      <c r="AE23" t="n" s="29">
         <v>1.2736637E7</v>
       </c>
-      <c r="AE23" t="n" s="29">
+      <c r="AF23" t="n" s="29">
         <v>246.0</v>
       </c>
-      <c r="AF23" t="n" s="29">
+      <c r="AG23" t="n" s="29">
         <v>4463132.0</v>
       </c>
-      <c r="AG23" t="n" s="29">
+      <c r="AH23" t="n" s="29">
         <v>2431.0</v>
       </c>
-      <c r="AH23" t="n" s="29">
+      <c r="AI23" t="n" s="29">
         <v>3108318.0</v>
       </c>
-      <c r="AI23" t="n" s="29">
+      <c r="AJ23" t="n" s="29">
         <v>3198062.0</v>
       </c>
-      <c r="AJ23" t="n" s="29">
+      <c r="AK23" t="n" s="29">
         <v>2741583.0</v>
       </c>
-      <c r="AK23" t="n" s="29">
+      <c r="AL23" t="n" s="29">
         <v>2584471.0</v>
       </c>
-      <c r="AL23" t="n" s="29">
+      <c r="AM23" t="n" s="29">
         <v>2610368.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>12164.0</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>14199.0</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>1.3129903E7</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>1.2175277E7</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>1.3743203E7</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>1.0790668E7</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>9174300.0</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>4768931.0</v>
       </c>
-      <c r="I24" t="n" s="30">
+      <c r="J24" t="n" s="30">
         <v>4142969.0</v>
       </c>
-      <c r="J24" t="n" s="30">
+      <c r="K24" t="n" s="30">
         <v>4081887.0</v>
       </c>
-      <c r="K24" t="n" s="30">
+      <c r="L24" t="n" s="30">
         <v>1290600.0</v>
       </c>
-      <c r="L24" t="n" s="30">
+      <c r="M24" t="n" s="30">
         <v>8342752.0</v>
       </c>
-      <c r="M24" t="n" s="30">
+      <c r="N24" t="n" s="30">
         <v>2203328.0</v>
       </c>
-      <c r="N24" t="n" s="30">
+      <c r="O24" t="n" s="30">
         <v>2006016.0</v>
       </c>
-      <c r="O24" t="n" s="30">
+      <c r="P24" t="n" s="30">
         <v>8864970.0</v>
       </c>
-      <c r="P24" t="n" s="30">
+      <c r="Q24" t="n" s="30">
         <v>2333554.0</v>
       </c>
-      <c r="Q24" t="n" s="30">
+      <c r="R24" t="n" s="30">
         <v>1956987.0</v>
       </c>
-      <c r="R24" t="n" s="30">
+      <c r="S24" t="n" s="30">
         <v>1.0640115E7</v>
       </c>
-      <c r="S24" t="n" s="30">
+      <c r="T24" t="n" s="30">
         <v>1756211.0</v>
       </c>
-      <c r="T24" t="n" s="30">
+      <c r="U24" t="n" s="30">
         <v>1851892.0</v>
       </c>
-      <c r="U24" t="n" s="30">
+      <c r="V24" t="n" s="30">
         <v>8955078.0</v>
       </c>
-      <c r="V24" t="n" s="30">
+      <c r="W24" t="n" s="30">
         <v>701559.0</v>
       </c>
-      <c r="W24" t="n" s="30">
+      <c r="X24" t="n" s="30">
         <v>398295.0</v>
       </c>
-      <c r="X24" t="n" s="30">
+      <c r="Y24" t="n" s="30">
         <v>9180129.0</v>
       </c>
-      <c r="Y24" t="n" s="30">
+      <c r="Z24" t="n" s="30">
         <v>467986.0</v>
       </c>
-      <c r="Z24" t="n" s="30">
+      <c r="AA24" t="n" s="30">
         <v>3348.0</v>
       </c>
-      <c r="AA24" t="n" s="30">
+      <c r="AB24" t="n" s="30">
         <v>6836538.0</v>
       </c>
-      <c r="AB24" t="n" s="30">
+      <c r="AC24" t="n" s="30">
         <v>2949404.0</v>
       </c>
-      <c r="AC24" t="n" s="30">
+      <c r="AD24" t="n" s="30">
         <v>2821517.0</v>
       </c>
-      <c r="AD24" t="n" s="30">
+      <c r="AE24" t="n" s="30">
         <v>7122057.0</v>
       </c>
-      <c r="AE24" t="n" s="30">
+      <c r="AF24" t="n" s="30">
         <v>1808387.0</v>
       </c>
-      <c r="AF24" t="n" s="30">
+      <c r="AG24" t="n" s="30">
         <v>1.1148567E7</v>
       </c>
-      <c r="AG24" t="n" s="30">
+      <c r="AH24" t="n" s="30">
         <v>2166938.0</v>
       </c>
-      <c r="AH24" t="n" s="30">
+      <c r="AI24" t="n" s="30">
         <v>6945373.0</v>
       </c>
-      <c r="AI24" t="n" s="30">
+      <c r="AJ24" t="n" s="30">
         <v>6268745.0</v>
       </c>
-      <c r="AJ24" t="n" s="30">
+      <c r="AK24" t="n" s="30">
         <v>4958814.0</v>
       </c>
-      <c r="AK24" t="n" s="30">
+      <c r="AL24" t="n" s="30">
         <v>4379611.0</v>
       </c>
-      <c r="AL24" t="n" s="30">
+      <c r="AM24" t="n" s="30">
         <v>3313213.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>98602.0</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>99087.0</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>9.1072892E7</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>8.0709121E7</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>6.8086689E7</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>5.8654914E7</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>3.5462604E7</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>3.1573481E7</v>
       </c>
-      <c r="I25" t="n" s="31">
+      <c r="J25" t="n" s="31">
         <v>2.9976735E7</v>
       </c>
-      <c r="J25" t="n" s="31">
+      <c r="K25" t="n" s="31">
         <v>2.9449931E7</v>
       </c>
-      <c r="K25" t="n" s="31">
+      <c r="L25" t="n" s="31">
         <v>2.042211E7</v>
       </c>
-      <c r="L25" t="n" s="31">
+      <c r="M25" t="n" s="31">
         <v>4.1596385E7</v>
       </c>
-      <c r="M25" t="n" s="31">
+      <c r="N25" t="n" s="31">
         <v>2.0463178E7</v>
       </c>
-      <c r="N25" t="n" s="31">
+      <c r="O25" t="n" s="31">
         <v>2.2258751E7</v>
       </c>
-      <c r="O25" t="n" s="31">
+      <c r="P25" t="n" s="31">
         <v>4.685125E7</v>
       </c>
-      <c r="P25" t="n" s="31">
+      <c r="Q25" t="n" s="31">
         <v>2.1898545E7</v>
       </c>
-      <c r="Q25" t="n" s="31">
+      <c r="R25" t="n" s="31">
         <v>2.1970802E7</v>
       </c>
-      <c r="R25" t="n" s="31">
+      <c r="S25" t="n" s="31">
         <v>4.8018938E7</v>
       </c>
-      <c r="S25" t="n" s="31">
+      <c r="T25" t="n" s="31">
         <v>2.1641755E7</v>
       </c>
-      <c r="T25" t="n" s="31">
+      <c r="U25" t="n" s="31">
         <v>2.2725939E7</v>
       </c>
-      <c r="U25" t="n" s="31">
+      <c r="V25" t="n" s="31">
         <v>4.5508307E7</v>
       </c>
-      <c r="V25" t="n" s="31">
+      <c r="W25" t="n" s="31">
         <v>2.0983556E7</v>
       </c>
-      <c r="W25" t="n" s="31">
+      <c r="X25" t="n" s="31">
         <v>2.146122E7</v>
       </c>
-      <c r="X25" t="n" s="31">
+      <c r="Y25" t="n" s="31">
         <v>4.4176875E7</v>
       </c>
-      <c r="Y25" t="n" s="31">
+      <c r="Z25" t="n" s="31">
         <v>2.1640823E7</v>
       </c>
-      <c r="Z25" t="n" s="31">
+      <c r="AA25" t="n" s="31">
         <v>22738.0</v>
       </c>
-      <c r="AA25" t="n" s="31">
+      <c r="AB25" t="n" s="31">
         <v>3.6573852E7</v>
       </c>
-      <c r="AB25" t="n" s="31">
+      <c r="AC25" t="n" s="31">
         <v>2.1856213E7</v>
       </c>
-      <c r="AC25" t="n" s="31">
+      <c r="AD25" t="n" s="31">
         <v>2.2657008E7</v>
       </c>
-      <c r="AD25" t="n" s="31">
+      <c r="AE25" t="n" s="31">
         <v>4.2920437E7</v>
       </c>
-      <c r="AE25" t="n" s="31">
+      <c r="AF25" t="n" s="31">
         <v>2.1108765E7</v>
       </c>
-      <c r="AF25" t="n" s="31">
+      <c r="AG25" t="n" s="31">
         <v>5.0148823E7</v>
       </c>
-      <c r="AG25" t="n" s="31">
+      <c r="AH25" t="n" s="31">
         <v>2.2891989E7</v>
       </c>
-      <c r="AH25" t="n" s="31">
+      <c r="AI25" t="n" s="31">
         <v>4.2686646E7</v>
       </c>
-      <c r="AI25" t="n" s="31">
+      <c r="AJ25" t="n" s="31">
         <v>4.0697623E7</v>
       </c>
-      <c r="AJ25" t="n" s="31">
+      <c r="AK25" t="n" s="31">
         <v>3.89563E7</v>
       </c>
-      <c r="AK25" t="n" s="31">
+      <c r="AL25" t="n" s="31">
         <v>3.3121993E7</v>
       </c>
-      <c r="AL25" t="n" s="31">
+      <c r="AM25" t="n" s="31">
         <v>2.6521259E7</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B28" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B31" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B32" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B33" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:AL28"/>
-[...7 lines deleted...]
-    <mergeCell ref="A36:AL36"/>
+    <mergeCell ref="B28:AM28"/>
+    <mergeCell ref="B29:AM29"/>
+    <mergeCell ref="B30:AM30"/>
+    <mergeCell ref="B31:AM31"/>
+    <mergeCell ref="B32:AM32"/>
+    <mergeCell ref="B33:AM33"/>
+    <mergeCell ref="A1:AM1"/>
+    <mergeCell ref="A2:AM2"/>
+    <mergeCell ref="A36:AM36"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>