--- v0 (2025-10-10)
+++ v1 (2026-04-05)
@@ -6,89 +6,95 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="31">
   <si>
     <t>Évközi jelentések pénzügyi adatai - MULTIHOME Nyrt.</t>
   </si>
   <si>
     <t>Nem auditált, Nem konszolidált, magyar számviteli elvek alapján; Üzleti év: Január 1 - Június 30</t>
   </si>
   <si>
     <t>Eredménykimutatás főbb adatai P&amp;L</t>
   </si>
   <si>
+    <t>2025. jan. - 2025. jún. (1)</t>
+  </si>
+  <si>
     <t>2024. jan. - 2024. jún. (1)</t>
   </si>
   <si>
     <t>2023. jan. - 2023. jún. (1)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>Értékesítés nettó árbevétele</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Mérleg főbb adatai</t>
+  </si>
+  <si>
+    <t>2025. jún. 30.</t>
   </si>
   <si>
     <t>2024. jún. 30.</t>
   </si>
   <si>
     <t>2023. jún. 30.</t>
   </si>
   <si>
     <t>Befektetett eszközök</t>
   </si>
   <si>
     <t>Immateriális javak</t>
   </si>
   <si>
     <t>Tárgyi eszközök</t>
   </si>
   <si>
     <t>Befektetett pénzügyi eszközök</t>
   </si>
   <si>
     <t>Forgóeszközök</t>
   </si>
   <si>
     <t>Készletek</t>
   </si>
@@ -233,313 +239,377 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D31"/>
+  <dimension ref="A1:E31"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="202.92578125" customWidth="true" bestFit="true"/>
-    <col min="2" max="2" width="44.484375" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="152.1953125" customWidth="true" bestFit="true"/>
+    <col min="2" max="2" width="29.65625" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="24.50390625" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
+      <c r="D4" t="s" s="1">
+        <v>5</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>6</v>
+        <v>7</v>
+      </c>
+      <c r="D5" t="s" s="2">
+        <v>7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>332157.0</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>299939.0</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>156741.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>72447.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>73713.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>26476.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B8" t="n" s="8">
-        <v>5135.0</v>
+        <v>7805.0</v>
       </c>
       <c r="C8" t="n" s="8">
         <v>5135.0</v>
       </c>
+      <c r="D8" t="n" s="8">
+        <v>5135.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>64642.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>65597.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>21341.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>63660.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>65597.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>21341.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="D12" t="s" s="11">
+        <v>16</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>6</v>
+        <v>7</v>
+      </c>
+      <c r="D13" t="s" s="12">
+        <v>7</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>257162.0</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>288730.0</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>146643.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>1539.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>1524.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>1966.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>46289.0</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>39923.0</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>13977.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B17" t="n" s="19">
+        <v>257162.0</v>
+      </c>
+      <c r="C17" t="n" s="19">
         <v>247283.0</v>
       </c>
-      <c r="C17" t="n" s="19">
+      <c r="D17" t="n" s="19">
         <v>130700.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>898810.0</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>858547.0</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>803613.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>630524.0</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>647374.0</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>650302.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>1203800.0</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>1147277.0</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>950256.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>737654.0</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>650758.0</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>571176.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>298000.0</v>
       </c>
       <c r="C22" t="n" s="28">
         <v>298000.0</v>
       </c>
+      <c r="D22" t="n" s="28">
+        <v>298000.0</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>195164.0</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>241690.0</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>10393.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>269502.0</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>253790.0</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>368587.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>1203800.0</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>1147277.0</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>950256.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B28" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:C28"/>
-[...2 lines deleted...]
-    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A31:D31"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>