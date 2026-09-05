--- v1 (2026-05-30)
+++ v2 (2026-09-05)
@@ -238,51 +238,51 @@
       <c r="N5" t="n">
         <v>7.042552231480042</v>
       </c>
       <c r="O5" t="n">
         <v>6.987426210832138</v>
       </c>
       <c r="P5" t="n">
         <v>7.781858064110666</v>
       </c>
       <c r="Q5" t="n">
         <v>8.197796943926795</v>
       </c>
       <c r="R5" t="n">
         <v>8.848720431027111</v>
       </c>
       <c r="S5" t="n">
         <v>8.873909795347336</v>
       </c>
       <c r="T5" t="n">
         <v>8.673051604806396</v>
       </c>
       <c r="U5" t="n">
         <v>7.480278561847121</v>
       </c>
       <c r="V5" t="n">
-        <v>0.00707513630507308</v>
+        <v>7.07505222539185</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="n">
         <v>0.2890997165151825</v>
       </c>
       <c r="C6" t="n">
         <v>0.23736731061274047</v>
       </c>
       <c r="D6" t="n">
         <v>0.232864399152725</v>
       </c>
       <c r="E6" t="n">
         <v>0.22981378894173432</v>
       </c>
       <c r="F6" t="n">
         <v>0.12605341027151593</v>
       </c>
       <c r="G6" t="n">
         <v>0.09024630060148411</v>
       </c>
       <c r="H6" t="n">