--- v0 (2025-12-05)
+++ v1 (2026-05-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="45">
   <si>
     <t>Összefoglaló éves adatok - OTP Bank Nyrt.</t>
   </si>
   <si>
     <t>Auditált, Konszolidált, IFRS; Üzleti év: Január 1 - December 31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2005 (1)</t>
   </si>
   <si>
     <t>2006 (2)</t>
   </si>
   <si>
     <t>2007 (2)</t>
   </si>
   <si>
     <t>2008 (2)</t>
   </si>
   <si>
     <t>2009 (2)</t>
   </si>
   <si>
@@ -75,50 +75,53 @@
     <t>2016 (2)</t>
   </si>
   <si>
     <t>2017 (2)</t>
   </si>
   <si>
     <t>2018 (2)</t>
   </si>
   <si>
     <t>2019 (2)</t>
   </si>
   <si>
     <t>2020 (2)</t>
   </si>
   <si>
     <t>2021 (2)</t>
   </si>
   <si>
     <t>2022 (2)</t>
   </si>
   <si>
     <t>2023 (3)</t>
   </si>
   <si>
     <t>2024 (3)</t>
+  </si>
+  <si>
+    <t>2025 (3)</t>
   </si>
   <si>
     <t>(millió HUF)</t>
   </si>
   <si>
     <t>Nettó kamatbevétel</t>
   </si>
   <si>
     <t>Nem kamatjellegű bevételek</t>
   </si>
   <si>
     <t>Céltartalékképzés</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Egy részvényre jutó eredmény (EPS)</t>
   </si>
@@ -248,77 +251,78 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:V27"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="36.69921875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="11.77734375" customWidth="true" bestFit="true"/>
     <col min="21" max="21" width="11.77734375" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="11.77734375" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -351,119 +355,125 @@
       </c>
       <c r="N4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="O4" t="s" s="1">
         <v>16</v>
       </c>
       <c r="P4" t="s" s="1">
         <v>17</v>
       </c>
       <c r="Q4" t="s" s="1">
         <v>18</v>
       </c>
       <c r="R4" t="s" s="1">
         <v>19</v>
       </c>
       <c r="S4" t="s" s="1">
         <v>20</v>
       </c>
       <c r="T4" t="s" s="1">
         <v>21</v>
       </c>
       <c r="U4" t="s" s="1">
         <v>22</v>
       </c>
+      <c r="V4" t="s" s="1">
+        <v>23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
+      </c>
+      <c r="V5" t="s" s="2">
+        <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6" t="n" s="4">
         <v>297225.0</v>
       </c>
       <c r="C6" t="n" s="4">
         <v>355944.0</v>
       </c>
       <c r="D6" t="n" s="4">
         <v>431692.0</v>
       </c>
       <c r="E6" t="n" s="4">
         <v>437277.0</v>
       </c>
       <c r="F6" t="n" s="4">
         <v>589780.0</v>
       </c>
       <c r="G6" t="n" s="4">
         <v>616425.0</v>
       </c>
       <c r="H6" t="n" s="4">
         <v>630817.0</v>
       </c>
       <c r="I6" t="n" s="4">
         <v>645466.0</v>
       </c>
@@ -481,54 +491,57 @@
       </c>
       <c r="N6" t="n" s="4">
         <v>546654.0</v>
       </c>
       <c r="O6" t="n" s="4">
         <v>599832.0</v>
       </c>
       <c r="P6" t="n" s="4">
         <v>706298.0</v>
       </c>
       <c r="Q6" t="n" s="4">
         <v>788079.0</v>
       </c>
       <c r="R6" t="n" s="4">
         <v>239779.0</v>
       </c>
       <c r="S6" t="n" s="4">
         <v>1093579.0</v>
       </c>
       <c r="T6" t="n" s="4">
         <v>1459694.0</v>
       </c>
       <c r="U6" t="n" s="4">
         <v>1782604.0</v>
       </c>
+      <c r="V6" t="n" s="4">
+        <v>1944625.0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7" t="n" s="5">
         <v>216497.0</v>
       </c>
       <c r="C7" t="n" s="5">
         <v>242718.0</v>
       </c>
       <c r="D7" t="n" s="5">
         <v>328294.0</v>
       </c>
       <c r="E7" t="n" s="5">
         <v>524888.0</v>
       </c>
       <c r="F7" t="n" s="5">
         <v>237618.0</v>
       </c>
       <c r="G7" t="n" s="5">
         <v>237194.0</v>
       </c>
       <c r="H7" t="n" s="5">
         <v>276613.0</v>
       </c>
       <c r="I7" t="n" s="5">
         <v>234355.0</v>
       </c>
@@ -546,54 +559,57 @@
       </c>
       <c r="N7" t="n" s="5">
         <v>258293.0</v>
       </c>
       <c r="O7" t="n" s="5">
         <v>281895.0</v>
       </c>
       <c r="P7" t="n" s="5">
         <v>371429.0</v>
       </c>
       <c r="Q7" t="n" s="5">
         <v>381841.0</v>
       </c>
       <c r="R7" t="n" s="5">
         <v>121421.0</v>
       </c>
       <c r="S7" t="n" s="5">
         <v>562992.0</v>
       </c>
       <c r="T7" t="n" s="5">
         <v>764891.0</v>
       </c>
       <c r="U7" t="n" s="5">
         <v>851304.0</v>
       </c>
+      <c r="V7" t="n" s="5">
+        <v>972337.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8" t="n" s="6">
         <v>28042.0</v>
       </c>
       <c r="C8" t="n" s="6">
         <v>28559.0</v>
       </c>
       <c r="D8" t="n" s="6">
         <v>58184.0</v>
       </c>
       <c r="E8" t="n" s="6">
         <v>111449.0</v>
       </c>
       <c r="F8" t="n" s="6">
         <v>249278.0</v>
       </c>
       <c r="G8" t="n" s="6">
         <v>273024.0</v>
       </c>
       <c r="H8" t="n" s="6">
         <v>316675.0</v>
       </c>
       <c r="I8" t="n" s="6">
         <v>226980.0</v>
       </c>
@@ -611,54 +627,57 @@
       </c>
       <c r="N8" t="n" s="6">
         <v>-45682.0</v>
       </c>
       <c r="O8" t="n" s="6">
         <v>-26167.0</v>
       </c>
       <c r="P8" t="n" s="6">
         <v>-47107.0</v>
       </c>
       <c r="Q8" t="n" s="6">
         <v>-187995.0</v>
       </c>
       <c r="R8" t="n" s="6">
         <v>-72890.0</v>
       </c>
       <c r="S8" t="n" s="6">
         <v>-178465.0</v>
       </c>
       <c r="T8" t="n" s="6">
         <v>-38521.0</v>
       </c>
       <c r="U8" t="n" s="6">
         <v>-158494.0</v>
       </c>
+      <c r="V8" t="n" s="6">
+        <v>-197396.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9" t="n" s="7">
         <v>493792.0</v>
       </c>
       <c r="C9" t="n" s="7">
         <v>566546.0</v>
       </c>
       <c r="D9" t="n" s="7">
         <v>724083.0</v>
       </c>
       <c r="E9" t="n" s="7">
         <v>915631.0</v>
       </c>
       <c r="F9" t="n" s="7">
         <v>789976.0</v>
       </c>
       <c r="G9" t="n" s="7">
         <v>816998.0</v>
       </c>
       <c r="H9" t="n" s="7">
         <v>869863.0</v>
       </c>
       <c r="I9" t="n" s="7">
         <v>830659.0</v>
       </c>
@@ -676,54 +695,57 @@
       </c>
       <c r="N9" t="n" s="7">
         <v>363159.0</v>
       </c>
       <c r="O9" t="n" s="7">
         <v>384908.0</v>
       </c>
       <c r="P9" t="n" s="7">
         <v>510045.0</v>
       </c>
       <c r="Q9" t="n" s="7">
         <v>537437.0</v>
       </c>
       <c r="R9" t="n" s="7">
         <v>190969.0</v>
       </c>
       <c r="S9" t="n" s="7">
         <v>868487.0</v>
       </c>
       <c r="T9" t="n" s="7">
         <v>1260850.0</v>
       </c>
       <c r="U9" t="n" s="7">
         <v>1545377.0</v>
       </c>
+      <c r="V9" t="n" s="7">
+        <v>1700173.0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10" t="n" s="9">
         <v>192077.0</v>
       </c>
       <c r="C10" t="n" s="9">
         <v>218602.0</v>
       </c>
       <c r="D10" t="n" s="9">
         <v>248952.0</v>
       </c>
       <c r="E10" t="n" s="9">
         <v>274367.0</v>
       </c>
       <c r="F10" t="n" s="9">
         <v>170482.0</v>
       </c>
       <c r="G10" t="n" s="9">
         <v>140183.0</v>
       </c>
       <c r="H10" t="n" s="9">
         <v>122997.0</v>
       </c>
       <c r="I10" t="n" s="9">
         <v>145673.0</v>
       </c>
@@ -741,54 +763,57 @@
       </c>
       <c r="N10" t="n" s="9">
         <v>321421.0</v>
       </c>
       <c r="O10" t="n" s="9">
         <v>362734.0</v>
       </c>
       <c r="P10" t="n" s="9">
         <v>465973.0</v>
       </c>
       <c r="Q10" t="n" s="9">
         <v>351802.0</v>
       </c>
       <c r="R10" t="n" s="9">
         <v>118079.0</v>
       </c>
       <c r="S10" t="n" s="9">
         <v>690022.0</v>
       </c>
       <c r="T10" t="n" s="9">
         <v>1222328.0</v>
       </c>
       <c r="U10" t="n" s="9">
         <v>1386883.0</v>
       </c>
+      <c r="V10" t="n" s="9">
+        <v>1502776.0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11" t="n" s="10">
         <v>158274.0</v>
       </c>
       <c r="C11" t="n" s="10">
         <v>187096.0</v>
       </c>
       <c r="D11" t="n" s="10">
         <v>208548.0</v>
       </c>
       <c r="E11" t="n" s="10">
         <v>241068.0</v>
       </c>
       <c r="F11" t="n" s="10">
         <v>150206.0</v>
       </c>
       <c r="G11" t="n" s="10">
         <v>118126.0</v>
       </c>
       <c r="H11" t="n" s="10">
         <v>83800.0</v>
       </c>
       <c r="I11" t="n" s="10">
         <v>122586.0</v>
       </c>
@@ -806,54 +831,57 @@
       </c>
       <c r="N11" t="n" s="10">
         <v>284072.0</v>
       </c>
       <c r="O11" t="n" s="10">
         <v>325335.0</v>
       </c>
       <c r="P11" t="n" s="10">
         <v>419052.0</v>
       </c>
       <c r="Q11" t="n" s="10">
         <v>310268.0</v>
       </c>
       <c r="R11" t="n" s="10">
         <v>88624.0</v>
       </c>
       <c r="S11" t="n" s="10">
         <v>592547.0</v>
       </c>
       <c r="T11" t="n" s="10">
         <v>1008583.0</v>
       </c>
       <c r="U11" t="n" s="10">
         <v>1076139.0</v>
       </c>
+      <c r="V11" t="n" s="10">
+        <v>1146325.0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" t="n" s="11">
         <v>603.0</v>
       </c>
       <c r="C12" t="n" s="11">
         <v>722.0</v>
       </c>
       <c r="D12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="E12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="F12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="G12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="H12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="I12" t="s" s="11">
         <v>2</v>
       </c>
@@ -871,54 +899,57 @@
       </c>
       <c r="N12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="O12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="P12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="Q12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="R12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="S12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="T12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="U12" t="s" s="11">
         <v>2</v>
       </c>
+      <c r="V12" t="s" s="11">
+        <v>2</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13" t="n" s="12">
         <v>210.69</v>
       </c>
       <c r="C13" t="n" s="12">
         <v>145.09</v>
       </c>
       <c r="D13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="E13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="F13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="G13" t="n" s="12">
         <v>73.09</v>
       </c>
       <c r="H13" t="n" s="12">
         <v>101.7</v>
       </c>
       <c r="I13" t="n" s="12">
         <v>121.71</v>
       </c>
@@ -936,54 +967,57 @@
       </c>
       <c r="N13" t="n" s="12">
         <v>221.35</v>
       </c>
       <c r="O13" t="n" s="12">
         <v>220.68</v>
       </c>
       <c r="P13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="Q13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="R13" t="n" s="12">
         <v>430.41</v>
       </c>
       <c r="S13" t="n" s="12">
         <v>300.16</v>
       </c>
       <c r="T13" t="n" s="12">
         <v>539.46</v>
       </c>
       <c r="U13" t="n" s="12">
         <v>995.7</v>
       </c>
+      <c r="V13" t="s" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14" t="n" s="14">
         <v>3191298.0</v>
       </c>
       <c r="C14" t="n" s="14">
         <v>4347091.0</v>
       </c>
       <c r="D14" t="n" s="14">
         <v>5582437.0</v>
       </c>
       <c r="E14" t="n" s="14">
         <v>6778701.0</v>
       </c>
       <c r="F14" t="n" s="14">
         <v>6412716.0</v>
       </c>
       <c r="G14" t="n" s="14">
         <v>6741059.0</v>
       </c>
       <c r="H14" t="n" s="14">
         <v>7047179.0</v>
       </c>
       <c r="I14" t="n" s="14">
         <v>6464191.0</v>
       </c>
@@ -1001,54 +1035,57 @@
       </c>
       <c r="N14" t="n" s="14">
         <v>6987834.0</v>
       </c>
       <c r="O14" t="n" s="14">
         <v>8066592.0</v>
       </c>
       <c r="P14" t="n" s="14">
         <v>1.2247519E7</v>
       </c>
       <c r="Q14" t="n" s="14">
         <v>1.3528586E7</v>
       </c>
       <c r="R14" t="n" s="14">
         <v>2297336.0</v>
       </c>
       <c r="S14" t="n" s="14">
         <v>1.8640624E7</v>
       </c>
       <c r="T14" t="n" s="14">
         <v>2.144738E7</v>
       </c>
       <c r="U14" t="n" s="14">
         <v>2.3361638E7</v>
       </c>
+      <c r="V14" t="n" s="14">
+        <v>2.582935E7</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15" t="n" s="16">
         <v>3428193.0</v>
       </c>
       <c r="C15" t="n" s="16">
         <v>4232153.0</v>
       </c>
       <c r="D15" t="n" s="16">
         <v>5038372.0</v>
       </c>
       <c r="E15" t="n" s="16">
         <v>5258167.0</v>
       </c>
       <c r="F15" t="n" s="16">
         <v>5688887.0</v>
       </c>
       <c r="G15" t="n" s="16">
         <v>5821489.0</v>
       </c>
       <c r="H15" t="n" s="16">
         <v>6398853.0</v>
       </c>
       <c r="I15" t="n" s="16">
         <v>6550708.0</v>
       </c>
@@ -1066,54 +1103,57 @@
       </c>
       <c r="N15" t="n" s="16">
         <v>1.0233471E7</v>
       </c>
       <c r="O15" t="n" s="16">
         <v>1.1285085E7</v>
       </c>
       <c r="P15" t="n" s="16">
         <v>1.5522654E7</v>
       </c>
       <c r="Q15" t="n" s="16">
         <v>1.7890863E7</v>
       </c>
       <c r="R15" t="n" s="16">
         <v>2.1840257E7</v>
       </c>
       <c r="S15" t="n" s="16">
         <v>2.5188805E7</v>
       </c>
       <c r="T15" t="n" s="16">
         <v>2.9428284E7</v>
       </c>
       <c r="U15" t="n" s="16">
         <v>3.1666399E7</v>
       </c>
+      <c r="V15" t="n" s="16">
+        <v>3.3734266E7</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16" t="n" s="18">
         <v>28000.0</v>
       </c>
       <c r="C16" t="n" s="18">
         <v>28000.0</v>
       </c>
       <c r="D16" t="n" s="18">
         <v>28000.0</v>
       </c>
       <c r="E16" t="n" s="18">
         <v>28000.0</v>
       </c>
       <c r="F16" t="n" s="18">
         <v>28000.0</v>
       </c>
       <c r="G16" t="n" s="18">
         <v>28000.0</v>
       </c>
       <c r="H16" t="n" s="18">
         <v>28000.0</v>
       </c>
       <c r="I16" t="n" s="18">
         <v>28000.0</v>
       </c>
@@ -1129,56 +1169,59 @@
       <c r="M16" t="n" s="18">
         <v>28000.0</v>
       </c>
       <c r="N16" t="n" s="18">
         <v>28000.0</v>
       </c>
       <c r="O16" t="n" s="18">
         <v>28000.0</v>
       </c>
       <c r="P16" t="n" s="18">
         <v>28000.0</v>
       </c>
       <c r="Q16" t="n" s="18">
         <v>28000.0</v>
       </c>
       <c r="R16" t="n" s="18">
         <v>28000.0</v>
       </c>
       <c r="S16" t="n" s="18">
         <v>28000.0</v>
       </c>
       <c r="T16" t="n" s="18">
         <v>28000.0</v>
       </c>
       <c r="U16" t="n" s="18">
+        <v>28000.0</v>
+      </c>
+      <c r="V16" t="n" s="18">
         <v>28000.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17" t="n" s="19">
         <v>547472.0</v>
       </c>
       <c r="C17" t="n" s="19">
         <v>788213.0</v>
       </c>
       <c r="D17" t="n" s="19">
         <v>895577.0</v>
       </c>
       <c r="E17" t="n" s="19">
         <v>1048971.0</v>
       </c>
       <c r="F17" t="n" s="19">
         <v>1191606.0</v>
       </c>
       <c r="G17" t="n" s="19">
         <v>1308929.0</v>
       </c>
       <c r="H17" t="n" s="19">
         <v>1418310.0</v>
       </c>
       <c r="I17" t="n" s="19">
         <v>1514553.0</v>
       </c>
@@ -1196,54 +1239,57 @@
       </c>
       <c r="N17" t="n" s="19">
         <v>1640055.0</v>
       </c>
       <c r="O17" t="n" s="19">
         <v>1826657.0</v>
       </c>
       <c r="P17" t="n" s="19">
         <v>2291288.0</v>
       </c>
       <c r="Q17" t="n" s="19">
         <v>2537112.0</v>
       </c>
       <c r="R17" t="n" s="19">
         <v>2923250.0</v>
       </c>
       <c r="S17" t="n" s="19">
         <v>3322312.0</v>
       </c>
       <c r="T17" t="n" s="19">
         <v>4094793.0</v>
       </c>
       <c r="U17" t="n" s="19">
         <v>5120012.0</v>
       </c>
+      <c r="V17" t="n" s="19">
+        <v>5625616.0</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18" t="n" s="20">
         <v>5215902.0</v>
       </c>
       <c r="C18" t="n" s="20">
         <v>7098426.0</v>
       </c>
       <c r="D18" t="n" s="20">
         <v>8464874.0</v>
       </c>
       <c r="E18" t="n" s="20">
         <v>9367724.0</v>
       </c>
       <c r="F18" t="n" s="20">
         <v>9755132.0</v>
       </c>
       <c r="G18" t="n" s="20">
         <v>9780946.0</v>
       </c>
       <c r="H18" t="n" s="20">
         <v>1.0200527E7</v>
       </c>
       <c r="I18" t="n" s="20">
         <v>1.0113466E7</v>
       </c>
@@ -1261,54 +1307,57 @@
       </c>
       <c r="N18" t="n" s="20">
         <v>1.3190228E7</v>
       </c>
       <c r="O18" t="n" s="20">
         <v>1.4590288E7</v>
       </c>
       <c r="P18" t="n" s="20">
         <v>2.0121767E7</v>
       </c>
       <c r="Q18" t="n" s="20">
         <v>2.3335841E7</v>
       </c>
       <c r="R18" t="n" s="20">
         <v>2.8790272E7</v>
       </c>
       <c r="S18" t="n" s="20">
         <v>3.280421E7</v>
       </c>
       <c r="T18" t="n" s="20">
         <v>3.9609144E7</v>
       </c>
       <c r="U18" t="n" s="20">
         <v>4.3419128E7</v>
       </c>
+      <c r="V18" t="n" s="20">
+        <v>4.5427144E7</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19" t="n" s="21">
         <v>18076.0</v>
       </c>
       <c r="C19" t="n" s="21">
         <v>28869.0</v>
       </c>
       <c r="D19" t="n" s="21">
         <v>33062.0</v>
       </c>
       <c r="E19" t="n" s="21">
         <v>30884.0</v>
       </c>
       <c r="F19" t="n" s="21">
         <v>31337.0</v>
       </c>
       <c r="G19" t="n" s="21">
         <v>30367.0</v>
       </c>
       <c r="H19" t="n" s="21">
         <v>33826.0</v>
       </c>
       <c r="I19" t="n" s="21">
         <v>36431.0</v>
       </c>
@@ -1326,80 +1375,83 @@
       </c>
       <c r="N19" t="n" s="21">
         <v>35633.0</v>
       </c>
       <c r="O19" t="n" s="21">
         <v>35599.0</v>
       </c>
       <c r="P19" t="n" s="21">
         <v>40668.0</v>
       </c>
       <c r="Q19" t="n" s="21">
         <v>38217.0</v>
       </c>
       <c r="R19" t="n" s="21">
         <v>37447.0</v>
       </c>
       <c r="S19" t="n" s="21">
         <v>36965.0</v>
       </c>
       <c r="T19" t="n" s="21">
         <v>39407.0</v>
       </c>
       <c r="U19" t="n" s="21">
         <v>38523.0</v>
       </c>
+      <c r="V19" t="n" s="21">
+        <v>39695.0</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B22:U22"/>
-[...4 lines deleted...]
-    <mergeCell ref="A27:U27"/>
+    <mergeCell ref="B22:V22"/>
+    <mergeCell ref="B23:V23"/>
+    <mergeCell ref="B24:V24"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="A2:V2"/>
+    <mergeCell ref="A27:V27"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>