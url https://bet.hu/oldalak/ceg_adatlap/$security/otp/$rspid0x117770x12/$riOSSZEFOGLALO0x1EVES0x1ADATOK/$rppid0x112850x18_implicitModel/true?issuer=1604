--- v1 (2026-05-13)
+++ v2 (2026-07-11)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="45">
   <si>
     <t>Összefoglaló éves adatok - OTP Bank Nyrt.</t>
   </si>
   <si>
     <t>Auditált, Konszolidált, IFRS; Üzleti év: Január 1 - December 31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2005 (1)</t>
   </si>
   <si>
     <t>2006 (2)</t>
   </si>
   <si>
     <t>2007 (2)</t>
   </si>
   <si>
     <t>2008 (2)</t>
   </si>
   <si>
     <t>2009 (2)</t>
   </si>
   <si>
@@ -967,52 +967,52 @@
       </c>
       <c r="N13" t="n" s="12">
         <v>221.35</v>
       </c>
       <c r="O13" t="n" s="12">
         <v>220.68</v>
       </c>
       <c r="P13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="Q13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="R13" t="n" s="12">
         <v>430.41</v>
       </c>
       <c r="S13" t="n" s="12">
         <v>300.16</v>
       </c>
       <c r="T13" t="n" s="12">
         <v>539.46</v>
       </c>
       <c r="U13" t="n" s="12">
         <v>995.7</v>
       </c>
-      <c r="V13" t="s" s="12">
-        <v>2</v>
+      <c r="V13" t="n" s="12">
+        <v>1129.08</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="n" s="14">
         <v>3191298.0</v>
       </c>
       <c r="C14" t="n" s="14">
         <v>4347091.0</v>
       </c>
       <c r="D14" t="n" s="14">
         <v>5582437.0</v>
       </c>
       <c r="E14" t="n" s="14">
         <v>6778701.0</v>
       </c>
       <c r="F14" t="n" s="14">
         <v>6412716.0</v>
       </c>
       <c r="G14" t="n" s="14">
         <v>6741059.0</v>
       </c>
       <c r="H14" t="n" s="14">