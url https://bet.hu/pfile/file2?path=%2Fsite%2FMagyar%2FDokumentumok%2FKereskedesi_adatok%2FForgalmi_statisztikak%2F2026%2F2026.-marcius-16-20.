--- v0 (2026-03-27)
+++ v1 (2026-07-11)
@@ -3,100 +3,100 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\KERUKI\Kozos\KerIg\Határidős kereskedés\FORGALMAK\2026. heti forgalom\magyar\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FFB5EB43-5307-421C-93A0-996A0DE4E239}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1FA6453-BD06-437A-BC43-17ABBE49E1E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-60" windowWidth="29040" windowHeight="15720" xr2:uid="{2FB766F2-FB2E-4D50-816C-FBDC1D9A4510}"/>
+    <workbookView xWindow="-28590" yWindow="585" windowWidth="15105" windowHeight="12405" xr2:uid="{2FB766F2-FB2E-4D50-816C-FBDC1D9A4510}"/>
   </bookViews>
   <sheets>
     <sheet name="rpt2F5_tmp" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">rpt2F5_tmp!$A$1:$E$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C36" i="1" l="1"/>
   <c r="D36" i="1"/>
   <c r="B36" i="1"/>
   <c r="B30" i="1" l="1"/>
   <c r="C30" i="1"/>
   <c r="D30" i="1"/>
   <c r="B12" i="1"/>
   <c r="C12" i="1"/>
   <c r="D12" i="1"/>
   <c r="B21" i="1"/>
   <c r="C21" i="1"/>
   <c r="D21" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="20">
   <si>
     <t>Cégneve</t>
   </si>
   <si>
     <t>Kötésszám</t>
   </si>
   <si>
     <t>Kontraktusok</t>
   </si>
   <si>
     <t>Forgalom</t>
   </si>
   <si>
     <t>Sorrend</t>
   </si>
   <si>
     <t>Deviza kontraktusok</t>
   </si>
   <si>
     <t>Egyedi részvények</t>
   </si>
   <si>
     <t>BUX</t>
   </si>
   <si>
@@ -111,54 +111,51 @@
   <si>
     <t>Brókercégek forgalma a derívativ piacon</t>
   </si>
   <si>
     <t>Összesen:</t>
   </si>
   <si>
     <t>Budapesti Értéktőzsde Nyilvánosan Működő Részvénytársaság</t>
   </si>
   <si>
     <t>MKBBANK</t>
   </si>
   <si>
     <t>MTB Zrt.</t>
   </si>
   <si>
     <t>OTPBANK</t>
   </si>
   <si>
     <t>EQUILOR</t>
   </si>
   <si>
     <t>Időszak: 2026. március 16-20.</t>
   </si>
   <si>
-    <t>Currencies Options</t>
-[...2 lines deleted...]
-    <t>Total:</t>
+    <t>Deviza opciók</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0;#,##0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
@@ -308,61 +305,61 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="10" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="11" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="12" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="10" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normál" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF232157"/>
       <color rgb="FF958E60"/>
       <color rgb="FF002753"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -641,81 +638,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A9" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="76" workbookViewId="0">
-      <selection activeCell="C42" sqref="C42"/>
+      <selection activeCell="G37" sqref="G37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="15" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.21875" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.77734375" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.44140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="17.399999999999999" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="20"/>
-[...2 lines deleted...]
-      <c r="E1" s="20"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
     </row>
     <row r="2" spans="1:9" ht="16.8" x14ac:dyDescent="0.25">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="21"/>
-[...2 lines deleted...]
-      <c r="E2" s="21"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
@@ -1087,136 +1084,153 @@
         <v>12690000</v>
       </c>
       <c r="E29" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:9" s="13" customFormat="1" ht="15.6" x14ac:dyDescent="0.35">
       <c r="A30" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="18">
         <f>SUM(B24:B29)</f>
         <v>1728</v>
       </c>
       <c r="C30" s="18">
         <f>SUM(C24:C29)</f>
         <v>15220</v>
       </c>
       <c r="D30" s="18">
         <f>SUM(D24:D29)</f>
         <v>9031314000</v>
       </c>
       <c r="E30" s="18"/>
       <c r="I30" s="6"/>
     </row>
-    <row r="33" spans="1:5" s="25" customFormat="1" ht="15.6" x14ac:dyDescent="0.35">
-      <c r="A33" s="22" t="s">
+    <row r="33" spans="1:5" s="23" customFormat="1" ht="15.6" x14ac:dyDescent="0.35">
+      <c r="A33" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="B33" s="23"/>
-[...2 lines deleted...]
-      <c r="E33" s="24"/>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="22"/>
     </row>
     <row r="34" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="5">
         <v>2</v>
       </c>
       <c r="C34" s="5">
         <v>4000</v>
       </c>
       <c r="D34" s="5">
         <v>1540000000</v>
       </c>
       <c r="E34" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:5" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="8">
         <v>2</v>
       </c>
       <c r="C35" s="8">
         <v>4000</v>
       </c>
       <c r="D35" s="8">
         <v>1540000000</v>
       </c>
       <c r="E35" s="8">
         <v>1</v>
       </c>
     </row>
-    <row r="36" spans="1:5" s="25" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B36" s="26">
+    <row r="36" spans="1:5" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A36" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B36" s="24">
         <f>SUM(B34:B35)</f>
         <v>4</v>
       </c>
-      <c r="C36" s="26">
+      <c r="C36" s="24">
         <f t="shared" ref="C36:D36" si="0">SUM(C34:C35)</f>
         <v>8000</v>
       </c>
-      <c r="D36" s="26">
+      <c r="D36" s="24">
         <f t="shared" si="0"/>
         <v>3080000000</v>
       </c>
-      <c r="E36" s="26"/>
+      <c r="E36" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157505" right="0.39370078740157505" top="0.39370078740157505" bottom="0.39370078740157505" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="64" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="86143164-bc64-4860-855e-21f25813ac43" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentum" ma:contentTypeID="0x010100CFE5E8BE2D51D343A17F6213690122D5" ma:contentTypeVersion="12" ma:contentTypeDescription="Új dokumentum létrehozása." ma:contentTypeScope="" ma:versionID="bf43342cc1b921d1405ea54a831c36cf">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="86143164-bc64-4860-855e-21f25813ac43" xmlns:ns4="62a61388-0549-4333-992b-de9610f30e34" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aa626bf6e0b06fe8af8174a6fbe24a11" ns3:_="" ns4:_="">
     <xsd:import namespace="86143164-bc64-4860-855e-21f25813ac43"/>
     <xsd:import namespace="62a61388-0549-4333-992b-de9610f30e34"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -1385,107 +1399,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1D67106-4FD4-40B7-9091-67629BADC317}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09A1021E-9028-49CD-AAFF-66A291050AAE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{321FB1F0-EF39-4A73-AF93-AA738B82AFB6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="86143164-bc64-4860-855e-21f25813ac43"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="62a61388-0549-4333-992b-de9610f30e34"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09A1021E-9028-49CD-AAFF-66A291050AAE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1D67106-4FD4-40B7-9091-67629BADC317}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="86143164-bc64-4860-855e-21f25813ac43"/>
+    <ds:schemaRef ds:uri="62a61388-0549-4333-992b-de9610f30e34"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Névvel ellátott tartományok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>